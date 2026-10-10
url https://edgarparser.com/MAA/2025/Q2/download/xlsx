--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,1922 +458,1922 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q2 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>549,902</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>546,435</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Operating Costs And Expenses Excluding Depreciation And Amortization And Real Estate Taxes And Insurance</t>
+          <t>Operating Costs And Expenses Excluding Depreciation And Amortization And Real Estate Taxes And Insurance (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>132,465</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>126,213</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Real Estate Taxes And Insurance</t>
+          <t>Real Estate Taxes And Insurance (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>82,189</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>79,583</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>153,521</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>145,022</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Property Operating Expenses</t>
+          <t>Property Operating Expenses (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>368,175</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>350,818</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Other Cost And Expense Operating</t>
+          <t>Other Cost And Expense Operating (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>17,511</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>17,201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>12,813</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>12,671</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>45,111</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>41,265</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+9.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Property Plant Equipment</t>
+          <t>Gain Loss On Sale Of Property Plant Equipment (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+200.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>-4,722</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>19,244</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-124.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>110,945</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>105,213</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>-600</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>-1,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+41.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Before Equity Method Investments</t>
+          <t>Income Loss From Continuing Operations Before Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>110,345</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>104,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>530</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>469</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+13.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>110,875</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>104,662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>2,748</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>2,709</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>108,127</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>101,953</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+6.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends Income Statement Impact</t>
+          <t>Preferred Stock Dividends Income Statement Impact (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>922</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>922</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>107,205</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>101,031</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+6.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>0.92</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>0.86</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Basic Earnings Per Unit (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>0.92</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>0.86</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Diluted Earnings Per Unit (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>214,654</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>205,796</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>108,539</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>102,441</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>116,976</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>116,783</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>117,163</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>116,783</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Revenue From Contract With Customer Including Assessed Tax (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>54,482</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>62,831</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-13.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>11,835,597</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>11,562,867</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>39.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>41.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Land</t>
+          <t>Land (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>2,105,602</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>2,050,760</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+2.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Buildings Improvements And Other</t>
+          <t>Buildings Improvements And Other (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>14,468,733</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>13,846,434</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Construction In Progress Gross</t>
+          <t>Construction In Progress Gross (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>484,955</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>391,366</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+23.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property At Cost</t>
+          <t>Real Estate Investment Property At Cost (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>17,059,290</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>16,288,560</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Accumulated Depreciation</t>
+          <t>Real Estate Investment Property Accumulated Depreciation (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>-5,631,399</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>-5,149,781</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Net</t>
+          <t>Real Estate Investment Property Net (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>11,427,891</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>11,138,779</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Land Available For Development</t>
+          <t>Land Available For Development (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>73,359</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>73,861</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures</t>
+          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>41,662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>41,753</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Real Estate Assets Net</t>
+          <t>Real Estate Assets Net (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>11,542,912</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>11,254,393</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Restricted Cash</t>
+          <t>Restricted Cash (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>13,634</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>13,669</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>224,569</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>231,974</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Other Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Accrued Liabilities Current And Noncurrent</t>
+          <t>Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>697,054</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>655,984</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>5,745,197</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>5,356,848</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Unsecured Debt</t>
+          <t>Unsecured Debt (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>4,687,813</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Secured Debt</t>
+          <t>Secured Debt (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>360,330</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>360,204</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Temporary Equity Carrying Amount Including Portion Attributable To Noncontrolling Interests</t>
+          <t>Temporary Equity Carrying Amount Including Portion Attributable To Noncontrolling Interests (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>21,135</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>19,787</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+6.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Preferred Stock Value Outstanding</t>
+          <t>Preferred Stock Value Outstanding (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Common Stock Value Outstanding</t>
+          <t>Common Stock Value Outstanding (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>1,168</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>1,166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>7,431,627</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>7,409,258</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Accumulated Distributions In Excess Of Net Income</t>
+          <t>Accumulated Distributions In Excess Of Net Income (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>-1,535,340</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>-1,398,993</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>-6,110</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>-7,775</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+21.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>5,891,354</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>6,003,665</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Minority Interest In Operating Partnerships</t>
+          <t>Minority Interest In Operating Partnerships (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>147,439</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>157,905</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-6.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Parent L P Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Parent L P Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>6,038,793</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>6,161,570</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Minority Interest In Joint Ventures</t>
+          <t>Minority Interest In Joint Ventures (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>30,472</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>24,662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+23.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>6,069,265</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>11,835,597</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>11,562,867</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Preferred Units Preferred Partners Capital Accounts (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
@@ -2410,1026 +2410,1026 @@
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Limited Partners Capital Account</t>
+          <t>Limited Partners Capital Account (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>436.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>441.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (YTD)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>306,208</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>288,435</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+6.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Gain Loss On Disposition Of Assets</t>
+          <t>Gain Loss On Disposition Of Assets (YTD)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-71,842</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-287468.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Derivative Gain Loss On Derivative Net</t>
+          <t>Derivative Gain Loss On Derivative Net (YTD)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-1,283</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-3,806</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+66.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (YTD)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>8,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>9,273</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Amortization Of Debt Discount Premium</t>
+          <t>Amortization Of Debt Discount Premium (YTD)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>3,242</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>3,055</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+6.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Gain Loss From Unconsolidated Limited Partnerships Net Of Distributions Received</t>
+          <t>Gain Loss From Unconsolidated Limited Partnerships Net Of Distributions Received (YTD)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-413</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-4,314</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+90.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Other Operating Activities Cash Flow Statement</t>
+          <t>Other Operating Activities Cash Flow Statement (YTD)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>8,147</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>4,687</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+73.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (YTD)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>550,067</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>549,627</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Payments To Acquire Real Estate And Other Assets</t>
+          <t>Payments To Acquire Real Estate And Other Assets (YTD)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-8,690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-91,846</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+90.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Payments For Capital Improvements</t>
+          <t>Payments For Capital Improvements (YTD)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-161,541</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-141,775</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-13.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Payments To Acquire In Process Research And Development</t>
+          <t>Payments To Acquire In Process Research And Development (YTD)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-145,358</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-111,108</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-30.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Method Investments</t>
+          <t>Payments To Acquire Equity Method Investments (YTD)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-7,425</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-1,124</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-560.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Proceeds From Real Estate Asset Dispositions</t>
+          <t>Proceeds From Real Estate Asset Dispositions (YTD)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>81,128</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Net Proceeds From Insurance Recoveries</t>
+          <t>Net Proceeds From Insurance Recoveries (YTD)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>3,564</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>9,072</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-60.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (YTD)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-238,322</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-329,828</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+27.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Distribution On Common Units Declared And Accrued</t>
+          <t>Distribution On Common Units Declared And Accrued (YTD)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>181,832</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>176,329</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Construction In Progress Expenditures Incurred But Not Yet Paid</t>
+          <t>Construction In Progress Expenditures Incurred But Not Yet Paid (YTD)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>41,738</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>35,993</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+16.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Interest Costs Capitalized</t>
+          <t>Interest Costs Capitalized (YTD)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>10,153</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>7,140</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+42.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Conversion Of Stock Amount Converted1</t>
+          <t>Conversion Of Stock Amount Converted1 (YTD)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>6,368</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>2,603</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+144.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Commercial Paper</t>
+          <t>Proceeds From Repayments Of Commercial Paper (YTD)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>65,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-179,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+136.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Minority Interest</t>
+          <t>Payments Of Dividends Minority Interest (YTD)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-9,297</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-9,191</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (YTD)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-354,284</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-343,304</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Preferred Stock And Preference Stock</t>
+          <t>Payments Of Dividends Preferred Stock And Preference Stock (YTD)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-1,844</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-1,844</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (YTD)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>729</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>616</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+18.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (YTD)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-694</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-3,068</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+77.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (YTD)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-300,390</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-198,390</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-51.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (YTD)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>87,696</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>74,766</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+17.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (YTD)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>3,181</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-95.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (YTD)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>11,355</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>21,409</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-47.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>68,116</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>76,500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-11.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000095017025100919/maa-20250630.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>