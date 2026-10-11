--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1770,51 +1770,51 @@
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>237,525</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>+3.3%</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000119312525258570/maa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Other Liabilities Current (Q)</t>
+          <t>Other Liabilities Current (INSTANT)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000119312525258570/maa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
@@ -2314,83 +2314,83 @@
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>11,756,252</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>+1.4%</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000119312525258570/maa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Preferred Units Preferred Partners Capital Accounts (Q)</t>
+          <t>Preferred Units Preferred Partners Capital Accounts (INSTANT)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000119312525258570/maa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>General Partners Capital Account (Q)</t>
+          <t>General Partners Capital Account (INSTANT)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/912595/000119312525258570/maa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">