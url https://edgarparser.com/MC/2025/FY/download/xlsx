--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -410,2708 +410,980 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F83"/>
+  <dimension ref="A1:F29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Metric</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>FY 2025</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Investment Banking Revenue</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1,516,796</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>1,194,545</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+27.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1596967/000119312526076747/mc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Employee Benefits And Share Based Compensation</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>1,017,076</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>830,151</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+22.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1596967/000119312526076747/mc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Occupancy Net</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>35,169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>29,908</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+17.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1596967/000119312526076747/mc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Professional Fees</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>29,768</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>27,056</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1596967/000119312526076747/mc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Communications And Information Technology</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>56,850</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>50,573</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+12.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1596967/000119312526076747/mc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Travel And Entertainment Expense</t>
+          <t>Restricted Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>57,670</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>40,054</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+44.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1596967/000119312526076747/mc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Accounts Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>11,879</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>10,444</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+13.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1596967/000119312526076747/mc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Other Expenses</t>
+          <t>Accrued And Other Receivables (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>34,521</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>33,414</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1596967/000119312526076747/mc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Receivables Net (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>1,242,933</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>1,021,600</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+21.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1596967/000119312526076747/mc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Deferred Compensation Plan Assets (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>273,863</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>172,945</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+58.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1596967/000119312526076747/mc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Investments (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>53,608</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>23,067</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+132.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1596967/000119312526076747/mc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Prepaid Expense And Other Assets (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>327,471</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>196,012</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+67.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1596967/000119312526076747/mc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Amount Due Pursuant To Tax Receivable Agreement (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>67,854</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>44,521</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+52.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1596967/000119312526076747/mc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Employee Related Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>259,617</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>151,491</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+71.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1596967/000119312526076747/mc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>26,580</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>15,471</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+71.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1596967/000119312526076747/mc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Accounts Payable Accrued Expenses And Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>233,037</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>136,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+71.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1596967/000119312526076747/mc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic) (FY)</t>
+          <t>Contract With Customer Liability (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1596967/000119312526076747/mc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted) (FY)</t>
+          <t>Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1596967/000119312526076747/mc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>EPS (Basic) (FY)</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1596967/000119312526076747/mc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>EPS (Diluted) (FY)</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1596967/000119312526076747/mc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Revenue (FY)</t>
+          <t>Treasury Stock Common Value (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1596967/000119312526076747/mc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>232,652</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>133,214</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+74.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1596967/000119312526076747/mc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>508,595</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>412,467</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+23.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1596967/000119312526076747/mc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>216,865</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>180,370</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+20.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1596967/000119312526076747/mc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>89,787</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>65,451</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+37.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1596967/000119312526076747/mc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>370,685</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>410,512</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1596967/000119312526076747/mc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>1,740,685</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>1,378,936</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+26.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1596967/000119312526076747/mc-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>770</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>712</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+8.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
-        <is>
-[...1726 lines deleted...]
-      <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1596967/000119312526076747/mc-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>