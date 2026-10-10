--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -1770,51 +1770,51 @@
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>81,423</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>+66.0%</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1596967/000119312526192462/mc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Common Stock (Q)</t>
+          <t>Common Stock (INSTANT)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1596967/000119312526192462/mc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">