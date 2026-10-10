--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -2314,51 +2314,51 @@
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>6,941</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>+0.4%</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1059556/000105955625000169/mco-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Common Stock (Q)</t>
+          <t>Common Stock (INSTANT)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1059556/000105955625000169/mco-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">