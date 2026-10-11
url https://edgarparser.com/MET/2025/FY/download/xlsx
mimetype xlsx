--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,4962 +458,4962 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Premiums Earned Net</t>
+          <t>Premiums Earned Net (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>49,779</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>44,945</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+10.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Insurance Commissions And Fees</t>
+          <t>Insurance Commissions And Fees (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>5,003</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>4,974</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Net Investment Income</t>
+          <t>Net Investment Income (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>22,559</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>21,273</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Other Income</t>
+          <t>Other Income (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>2,827</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>2,601</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+8.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Gain Loss On Investments</t>
+          <t>Gain Loss On Investments (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>-1,145</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>-1,184</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Gain Loss On Derivative Instruments Net Pretax</t>
+          <t>Gain Loss On Derivative Instruments Net Pretax (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>-1,939</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>-1,623</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-19.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>77,084</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>70,986</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+8.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Policyholder Benefits And Claims Incurred Net</t>
+          <t>Policyholder Benefits And Claims Incurred Net (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>49,718</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>44,728</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+11.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Liability For Future Policy Benefit Remeasurement Gain Loss</t>
+          <t>Liability For Future Policy Benefit Remeasurement Gain Loss (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>-150</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>-206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+27.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Market Risk Benefit Change In Fair Value Gain Loss</t>
+          <t>Market Risk Benefit Change In Fair Value Gain Loss (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>-508</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>-1,109</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+54.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Interest Credited To Policyholders Account Balances</t>
+          <t>Interest Credited To Policyholders Account Balances (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>8,950</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>8,339</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Policyholder Dividends</t>
+          <t>Policyholder Dividends (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>553</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>595</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-7.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>13,860</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>13,017</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Benefits Losses And Expenses</t>
+          <t>Benefits Losses And Expenses (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>72,423</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>65,364</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+10.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>4,661</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>5,622</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-17.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>1,258</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>1,178</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+6.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>3,403</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>4,444</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-23.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+33.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>3,379</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>4,426</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-23.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Dividends Preferred Stock</t>
+          <t>Dividends Preferred Stock (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>194</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Preferred Stock Redemption Premium</t>
+          <t>Preferred Stock Redemption Premium (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>3,173</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>4,226</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-24.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>4.74</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>5.98</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-20.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>4.71</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>5.94</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-20.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>2,436</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>2,245</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+8.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Sales &amp; Marketing</t>
+          <t>Sales &amp; Marketing (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>6,791</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>6,018</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+12.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>560</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>481</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+16.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>6,137</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>5,996</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>7,555</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>2,482</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+204.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>668.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>706.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>673.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>711.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>1,554</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>988</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+57.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Liability For Unpaid Claims And Claims Adjustment Expense Incurred Claims1</t>
+          <t>Liability For Unpaid Claims And Claims Adjustment Expense Incurred Claims1 (FY)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>29,459</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>26,683</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+10.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (FY)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>358</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>341</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (FY)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>3,834</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>3,697</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Professional Fees</t>
+          <t>Professional Fees (FY)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>1,603</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>1,547</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Other Expenses (FY)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Short-Term Investments</t>
+          <t>Short-Term Investments (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>3,601</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>5,156</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-30.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>22,032</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>20,068</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Equity Securities Fv Ni Current And Noncurrent</t>
+          <t>Equity Securities Fv Ni Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>858</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>712</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+20.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>2,585</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>2,994</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-13.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>9,613</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>8,901</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+8.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>745,166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>677,457</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>984</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>928</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>636</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-10.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Contractholder Directed Equity Securities And Fair Value Option Securities At Estimated Fair Value</t>
+          <t>Contractholder Directed Equity Securities And Fair Value Option Securities At Estimated Fair Value (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>13,959</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>10,672</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+30.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Real Estate Investments</t>
+          <t>Real Estate Investments (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>13,440</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>13,342</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Other Investments</t>
+          <t>Other Investments (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>16,332</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>18,504</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-11.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Investments</t>
+          <t>Investments (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>472,178</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>441,364</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Accrued Investment Income Receivable</t>
+          <t>Accrued Investment Income Receivable (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>3,719</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>3,489</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+6.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Premiums And Other Receivables Net</t>
+          <t>Premiums And Other Receivables Net (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>49,059</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>29,761</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+64.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Market Risk Benefit Asset Amount</t>
+          <t>Market Risk Benefit Asset Amount (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>458</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>372</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+23.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Deferred Policy Acquisition Costs And Value Of Business Acquired</t>
+          <t>Deferred Policy Acquisition Costs And Value Of Business Acquired (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>21,107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>19,627</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+7.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Income Tax Receivable</t>
+          <t>Income Tax Receivable (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>660</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>295</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+123.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>11,822</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>11,082</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Separate Account Assets</t>
+          <t>Separate Account Assets (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>151,933</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>139,504</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+8.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>536</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+306.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>716,245</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>649,754</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+10.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Available For Sale Securities Debt Securities</t>
+          <t>Available For Sale Securities Debt Securities (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>315,931</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>281,043</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+12.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Liability For Future Policy Benefits</t>
+          <t>Liability For Future Policy Benefits (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>208,855</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>193,646</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+7.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Policyholder Contract Deposits</t>
+          <t>Policyholder Contract Deposits (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>236,857</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>221,445</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Market Risk Benefit Liability Amount</t>
+          <t>Market Risk Benefit Liability Amount (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>2,406</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>2,581</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-6.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Other Policy Related Balances</t>
+          <t>Other Policy Related Balances (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>20,070</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>18,899</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+6.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Policyholder Dividends Payable</t>
+          <t>Policyholder Dividends Payable (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>356</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>385</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-7.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Payables For Collateral Under Securities Loaned And Other Transactions</t>
+          <t>Payables For Collateral Under Securities Loaned And Other Transactions (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>17,115</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>17,128</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Short Term Borrowings</t>
+          <t>Short Term Borrowings (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>355</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>465</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-23.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations Including Current Maturities</t>
+          <t>Long Term Debt And Capital Lease Obligations Including Current Maturities (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>14,467</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>15,086</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Secured Debt</t>
+          <t>Secured Debt (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>352</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>476</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-26.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Subordinated Debt</t>
+          <t>Subordinated Debt (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>4,155</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>3,164</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+31.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Notes Issued By Collateralized Financing Entities</t>
+          <t>Notes Issued By Collateralized Financing Entities (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>1,206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>57,582</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>36,843</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+56.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Separate Accounts Liability</t>
+          <t>Separate Accounts Liability (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>151,933</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>139,504</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+8.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Redeemable Noncontrolling Interest Equity Carrying Amount</t>
+          <t>Redeemable Noncontrolling Interest Equity Carrying Amount (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>241</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>32,858</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>33,791</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>44,290</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>42,626</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Treasury Stock Value</t>
+          <t>Treasury Stock Value (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-30,678</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-27,798</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-10.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-18,084</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-21,186</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+14.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>28,398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>27,445</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>282</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>258</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+9.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>28,680</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>27,703</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>745,166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>677,457</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Mortgage Loans On Real Estate Commercial And Consumer Net</t>
+          <t>Mortgage Loans On Real Estate Commercial And Consumer Net (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>84,593</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>89,012</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Loans Insurance Policy</t>
+          <t>Loans Insurance Policy (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>8,547</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>8,545</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Other Limited Partnership Interests</t>
+          <t>Other Limited Partnership Interests (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>14,917</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>14,378</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Other Depreciation And Amortization</t>
+          <t>Other Depreciation And Amortization (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>753</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>714</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+5.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Accretion Amortization Of Discounts And Premiums Investments</t>
+          <t>Accretion Amortization Of Discounts And Premiums Investments (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-1,840</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-1,512</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-21.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Gains Losses On Investments And From Sales Of Businesses Net</t>
+          <t>Gains Losses On Investments And From Sales Of Businesses Net (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>1,144</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>1,165</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Gains Losses On Derivatives Net</t>
+          <t>Gains Losses On Derivatives Net (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>2,310</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>2,716</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-14.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments Net Of Dividends Or Distributions</t>
+          <t>Income Loss From Equity Method Investments Net Of Dividends Or Distributions (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>844</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-56.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Interest Credited To Policy Owner Account</t>
+          <t>Interest Credited To Policy Owner Account (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>9,316</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>8,484</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Insurance Commissionsand Fees1</t>
+          <t>Insurance Commissionsand Fees1 (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-4,182</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-4,251</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Increase Decrease In Trading Securities</t>
+          <t>Increase Decrease In Trading Securities (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-1,013</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-518</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-95.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Investment Income Receivable</t>
+          <t>Increase Decrease In Accrued Investment Income Receivable (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-272</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-18</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-1411.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts And Other Receivables</t>
+          <t>Increase Decrease In Accounts And Other Receivables (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-27</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-105.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Market Risk Benefit Increase Decrease From Equity Market Change</t>
+          <t>Market Risk Benefit Increase Decrease From Equity Market Change (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-235</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-782</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+69.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deferred Policy Acquisition Costs</t>
+          <t>Increase Decrease In Deferred Policy Acquisition Costs (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-1,068</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-791</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-35.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Income Taxes Payable</t>
+          <t>Increase Decrease In Accrued Income Taxes Payable (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-624</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-484</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-28.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-555</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Increase Decrease In Insurance Liabilities</t>
+          <t>Increase Decrease In Insurance Liabilities (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>7,257</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>4,079</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>+77.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Liabilities</t>
+          <t>Increase Decrease In Other Operating Liabilities (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>1,917</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>-580</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+430.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Other Operating Activities Cash Flow Statement</t>
+          <t>Other Operating Activities Cash Flow Statement (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>443</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>628</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-29.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>17,092</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>14,598</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+17.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>-766</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>+100.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Available For Sale Securities</t>
+          <t>Proceeds From Sale And Maturity Of Available For Sale Securities (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>59,471</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>55,650</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Equity Securities Fv Ni</t>
+          <t>Proceeds From Sale Of Equity Securities Fv Ni (FY)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>158</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>-11.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Collection Of Mortgage Notes Receivable</t>
+          <t>Proceeds From Sale And Collection Of Mortgage Notes Receivable (FY)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>14,646</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>10,363</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>+41.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Proceeds From Real Estate And Real Estate Joint Ventures</t>
+          <t>Proceeds From Real Estate And Real Estate Joint Ventures (FY)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>505</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>753</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>-32.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Proceeds From Limited Partnership Investments</t>
+          <t>Proceeds From Limited Partnership Investments (FY)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>1,025</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>1,083</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>-5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Maturity And Collection Of Shortterm Investments</t>
+          <t>Proceeds From Sale Maturity And Collection Of Shortterm Investments (FY)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>16,700</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>11,841</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>+41.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (FY)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>-77,614</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>-65,667</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>-18.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Securities Fv Ni</t>
+          <t>Payments To Acquire Equity Securities Fv Ni (FY)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>-67</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>-112</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>+40.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Payments To Acquire Mortgage Notes Receivable</t>
+          <t>Payments To Acquire Mortgage Notes Receivable (FY)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>-10,800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>-8,950</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>-20.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Payments To Acquire Real Estate And Real Estate Joint Ventures</t>
+          <t>Payments To Acquire Real Estate And Real Estate Joint Ventures (FY)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>-633</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>-1,033</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>+38.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Payments To Acquire Limited Partnership Interests</t>
+          <t>Payments To Acquire Limited Partnership Interests (FY)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>-1,416</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>-1,401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Payments To Acquire Short Term Investments</t>
+          <t>Payments To Acquire Short Term Investments (FY)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>-14,929</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>-10,943</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>-36.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Cashreceivedinconnectionwithfreestandingderivatives</t>
+          <t>Cashreceivedinconnectionwithfreestandingderivatives (FY)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>2,528</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>2,288</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>+10.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Cash Paid In Connection With Freestanding Derivatives</t>
+          <t>Cash Paid In Connection With Freestanding Derivatives (FY)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>-4,497</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>-3,981</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>-13.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Payments To Acquire Businesses Net Of Cash Acquired</t>
+          <t>Payments To Acquire Businesses Net Of Cash Acquired (FY)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>-738</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Payments To Acquire Interest In Joint Venture</t>
+          <t>Payments To Acquire Interest In Joint Venture (FY)</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>-236</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>-40</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>-490.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Policy Loans</t>
+          <t>Payments For Proceeds From Policy Loans (FY)</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>106</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>-80.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Net Change In Other Invested Assets</t>
+          <t>Net Change In Other Invested Assets (FY)</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>362</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>-1,435</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>+125.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (FY)</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>-75</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>-173</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>+56.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>-15,607</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>-11,493</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>-35.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Noncash Funds Withheld Liabilities Established In Connection With Reinsurance Transactions</t>
+          <t>Noncash Funds Withheld Liabilities Established In Connection With Reinsurance Transactions (FY)</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>18,319</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Acquisition Investments Acquired1</t>
+          <t>Noncash Or Part Noncash Acquisition Investments Acquired1 (FY)</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>7,647</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>3,538</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>+116.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Noncash Real Estate And Real Estate Joint Ventures Acquired In Satisfaction Of Debt</t>
+          <t>Noncash Real Estate And Real Estate Joint Ventures Acquired In Satisfaction Of Debt (FY)</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>353</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>359</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Acquisition Investments Acquired Short Term</t>
+          <t>Noncash Or Part Noncash Acquisition Investments Acquired Short Term (FY)</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Noncash Other Invested Assets Received In Connection With The Sale Of Other Limited Partnership Interests</t>
+          <t>Noncash Other Invested Assets Received In Connection With The Sale Of Other Limited Partnership Interests (FY)</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>375</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>-94.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Proceeds From Annuities And Investment Certificates</t>
+          <t>Proceeds From Annuities And Investment Certificates (FY)</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>108,356</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>97,877</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>+10.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Repayments Of Annuities And Investment Certificates</t>
+          <t>Repayments Of Annuities And Investment Certificates (FY)</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>-101,508</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>-94,914</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>-6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Net Change In Payables For Collateral Under Securities Loaned And Other Transactions</t>
+          <t>Net Change In Payables For Collateral Under Securities Loaned And Other Transactions (FY)</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>-25</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>-244</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>+89.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt</t>
+          <t>Proceeds From Issuance Of Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>743</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>1,568</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>-52.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Repayments Of Other Long Term Debt</t>
+          <t>Repayments Of Other Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>-1,383</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>-1,792</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>+22.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Repayments Of Secured Debt</t>
+          <t>Repayments Of Secured Debt (FY)</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>-124</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>-161</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>+23.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Other Long Term Debt</t>
+          <t>Proceeds From Repayments Of Other Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>1,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Derivative Instrument Financing Activities</t>
+          <t>Payments For Proceeds From Derivative Instrument Financing Activities (FY)</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>-247</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>-157</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>-57.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Proceeds From Mortgage Loan Secured Financing</t>
+          <t>Proceeds From Mortgage Loan Secured Financing (FY)</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>439</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>285</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>+54.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Repayments Of Mortgage Loan Secured Financing</t>
+          <t>Repayments Of Mortgage Loan Secured Financing (FY)</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>-1,241</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>-882</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>-40.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>-2,883</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>-3,207</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>+10.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Payments For Repurchase Of Preferred Stock And Preference Stock</t>
+          <t>Payments For Repurchase Of Preferred Stock And Preference Stock (FY)</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>-988</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Preferred Stock Redemption Premium Cash Paid</t>
+          <t>Preferred Stock Redemption Premium Cash Paid (FY)</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>-12</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Preferred Stock And Preference Stock</t>
+          <t>Payments Of Dividends Preferred Stock And Preference Stock (FY)</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>-194</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>-200</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>+3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (FY)</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>-1,509</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>-1,527</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>+1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (FY)</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>-261</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>223</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>-217.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>-3,131</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>+105.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Debt Repayments (FY)</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>1,041</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>1,037</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>1,564</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>1,600</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>-2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Disposal Group Including Discontinued Operations</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Disposal Group Including Discontinued Operations (FY)</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>316</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>-545</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>+158.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>1,964</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>-571</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>+444.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>22,032</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>20,068</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>+9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1099219/000109921926000013/met-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>