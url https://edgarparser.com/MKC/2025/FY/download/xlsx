--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1738,51 +1738,51 @@
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>7,753.5</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>-4.1%</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/63754/000006375426000037/mkc-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Common Stock (Q)</t>
+          <t>Common Stock (INSTANT)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/63754/000006375426000037/mkc-20251130.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">