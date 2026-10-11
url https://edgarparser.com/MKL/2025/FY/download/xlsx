--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,994 +458,994 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Premiums Earned Net</t>
+          <t>Premiums Earned Net (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>8,715,667</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>8,432,412</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Net Investment Income</t>
+          <t>Net Investment Income (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>970,427</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>920,496</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Products Revenues</t>
+          <t>Products Revenues (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>2,578,544</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>2,635,659</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Servicesandotherrevenues</t>
+          <t>Servicesandotherrevenues (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>3,248,595</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>2,824,977</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+15.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>15,513,233</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>14,813,544</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Net Investment Gains Losses</t>
+          <t>Net Investment Gains Losses (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>1,076,081</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>1,807,219</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-40.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Liability For Unpaid Claims And Claims Adjustment Expense Incurred Claims1</t>
+          <t>Liability For Unpaid Claims And Claims Adjustment Expense Incurred Claims1 (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>5,079,845</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>5,052,749</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Underwriting Acquisition And Insurance Expenses</t>
+          <t>Underwriting Acquisition And Insurance Expenses (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>3,133,163</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>2,977,389</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Productsexpenses</t>
+          <t>Productsexpenses (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>2,287,394</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>2,272,219</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Servicesandotherexpenses</t>
+          <t>Servicesandotherexpenses (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>2,709,053</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>2,424,372</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+11.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Amortization Of Intangible Assets</t>
+          <t>Amortization Of Intangible Assets (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>185,007</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>181,472</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>13,394,462</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>12,908,201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>3,194,852</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>3,712,562</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-13.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>-205,910</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>-204,300</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Realized</t>
+          <t>Foreign Currency Transaction Gain Loss Realized (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>-256,234</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>129,438</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-298.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>2,732,708</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>3,637,700</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-24.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>-580,303</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>-790,294</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+26.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>2,152,405</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>2,847,406</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-24.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>-45,395</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>-100,384</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+54.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>2,107,010</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>2,747,022</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-23.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends Income Statement Impact</t>
+          <t>Preferred Stock Dividends Income Statement Impact (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>-26,109</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>-36,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+27.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>2,080,901</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>2,711,022</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-23.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Available For Sale Securities Adjustment Net Of Tax</t>
+          <t>Other Comprehensive Income Loss Available For Sale Securities Adjustment Net Of Tax (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>490,350</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>-130,295</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+476.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Other Net Of Tax</t>
+          <t>Other Comprehensive Income Other Net Of Tax (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>17,237</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>-8,459</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+303.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Net Of Tax</t>
+          <t>Other Comprehensive Income Loss Net Of Tax (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>507,587</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>-138,754</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+465.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Comprehensive Income Net Of Tax Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Comprehensive Income Net Of Tax Including Portion Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>2,659,992</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>2,708,652</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Comprehensive Income Net Of Tax Attributable To Noncontrolling Interest</t>
+          <t>Comprehensive Income Net Of Tax Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>-45,360</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>-100,502</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+54.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>2,614,632</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>2,608,150</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>169.74</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>199.69</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-15.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>169.22</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>199.32</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-15.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
@@ -1482,130 +1482,130 @@
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>12,609</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>13,017</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>12,648</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>13,041</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>70.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>58.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+19.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Other Expenses (FY)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
@@ -1642,2210 +1642,2210 @@
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>3,964,705</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>3,692,667</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+7.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Inventory (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>703.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>731.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>2,822,091</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>2,735,867</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>68,905,050</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>61,897,982</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+11.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>1.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>1.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+7.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>658,180</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>681,405</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Available For Sale Securities Debt Securities</t>
+          <t>Available For Sale Securities Debt Securities (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>17,797,986</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>15,745,539</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+13.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Equity Securities Fv Ni</t>
+          <t>Equity Securities Fv Ni (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>13,004,312</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>11,784,521</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+10.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Other Short Term Investments</t>
+          <t>Other Short Term Investments (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>2,033,662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>2,524,910</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-19.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Investments</t>
+          <t>Investments (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>32,835,960</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>30,054,970</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+9.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents</t>
+          <t>Restricted Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>638,597</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>499,581</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+27.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Premiums And Other Receivables Net</t>
+          <t>Premiums And Other Receivables Net (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>3,964,598</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>3,626,799</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+9.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Reinsurance Recoverables On Paid And Unpaid Losses</t>
+          <t>Reinsurance Recoverables On Paid And Unpaid Losses (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>14,616,279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>11,604,844</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+25.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Deferred Policy Acquisition Costs</t>
+          <t>Deferred Policy Acquisition Costs (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>909,516</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>875,710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Prepaid Reinsurance Premiums</t>
+          <t>Prepaid Reinsurance Premiums (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>3,073,999</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>2,947,213</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>1,543,002</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>1,459,620</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+5.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>4,536,303</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>4,400,711</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>4,303,811</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>4,330,341</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>49,802,861</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>44,429,009</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+12.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Liability For Claims And Claims Adjustment Expense</t>
+          <t>Liability For Claims And Claims Adjustment Expense (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>30,857,453</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>26,633,094</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+15.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Unearned Premiums</t>
+          <t>Unearned Premiums (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>7,253,079</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>7,063,956</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+2.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Reinsurance Payable</t>
+          <t>Reinsurance Payable (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>1,667,871</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>1,434,901</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+16.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>5,720,647</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>4,966,717</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+15.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Redeemable Noncontrolling Interest Equity Common Carrying Amount</t>
+          <t>Redeemable Noncontrolling Interest Equity Common Carrying Amount (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>506,064</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>540,034</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>3,672,381</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>3,560,633</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>15,034,835</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>13,380,456</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+12.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-109,460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>-617,082</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+82.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>18,597,756</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>16,915,898</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+9.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>-1,631</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>13,041</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-112.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>18,596,125</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>16,928,939</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>68,905,050</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>61,897,982</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+11.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deferred Income Taxes</t>
+          <t>Increase Decrease In Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>151,219</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>394,560</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-61.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Depreciation Amortization And Accretion Net</t>
+          <t>Depreciation Amortization And Accretion Net (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>347,918</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>342,359</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Accretion Amortization Of Discounts And Premiums Investments</t>
+          <t>Accretion Amortization Of Discounts And Premiums Investments (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-104,035</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-123,522</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+15.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Realized Investment Gains Losses</t>
+          <t>Realized Investment Gains Losses (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-1,076,081</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-1,807,219</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+40.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Increase Decrease In Receivables</t>
+          <t>Increase Decrease In Receivables (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-287,908</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-158,546</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-81.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Increase Decrease In Reinsurance Recoverable</t>
+          <t>Increase Decrease In Reinsurance Recoverable (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-2,929,234</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-2,386,745</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-22.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deferred Policy Acquisition Costs</t>
+          <t>Increase Decrease In Deferred Policy Acquisition Costs (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-22,073</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>50,102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-144.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Increase Decrease In Prepaid Reinsurance Premiums</t>
+          <t>Increase Decrease In Prepaid Reinsurance Premiums (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-102,363</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-584,475</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+82.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Increase Decrease In Liability For Claims And Claims Adjustment Expense Reserve</t>
+          <t>Increase Decrease In Liability For Claims And Claims Adjustment Expense Reserve (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>3,973,776</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>3,250,607</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+22.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Increase Decrease In Unearned Premiums</t>
+          <t>Increase Decrease In Unearned Premiums (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>104,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>448,238</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-76.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Increase Decrease In Reinsurance Payables</t>
+          <t>Increase Decrease In Reinsurance Payables (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>223,884</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>398,360</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-43.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Increase Decrease In Other Operating Capital Net (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>73,321</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>52,319</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+40.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>2,761,256</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>2,594,006</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+6.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>151,219</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>394,560</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-61.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Available For Sale Securities</t>
+          <t>Proceeds From Sale And Maturity Of Available For Sale Securities (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>2,377,919</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>2,068,755</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+14.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-3,782,802</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-3,588,989</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Equity Securities Fv Ni</t>
+          <t>Proceeds From Sale Of Equity Securities Fv Ni (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>305,799</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>177,254</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+72.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Securities Fv Ni</t>
+          <t>Payments To Acquire Equity Securities Fv Ni (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-448,703</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-571,096</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+21.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Short Term Investments</t>
+          <t>Payments For Proceeds From Short Term Investments (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>577,989</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>151,972</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+280.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Payments To Acquire Other Investments</t>
+          <t>Payments To Acquire Other Investments (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-40,564</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-205,937</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+80.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-206,894</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-254,991</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+18.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Payments To Acquire Businesses Net Of Cash Acquired</t>
+          <t>Payments To Acquire Businesses Net Of Cash Acquired (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-106,214</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-207,753</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+48.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>133,555</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>32,167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+315.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-1,189,915</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-2,398,618</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+50.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Debt</t>
+          <t>Proceeds From Issuance Of Debt (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>882,829</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>1,434,205</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-38.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Debt Repayments</t>
+          <t>Debt Repayments (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-912,282</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-896,749</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-429,519</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-572,728</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+25.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Preferred Stock And Preference Stock</t>
+          <t>Payments Of Dividends Preferred Stock And Preference Stock (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-18,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-36,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+50.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Payments For Repurchase Of Redeemable Preferred Stock</t>
+          <t>Payments For Repurchase Of Redeemable Preferred Stock (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-600,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Payments For Repurchase Of Redeemable Noncontrolling Interest</t>
+          <t>Payments For Repurchase Of Redeemable Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>64,224</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>46,483</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+38.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Proceeds From Payments To Minority Shareholders</t>
+          <t>Proceeds From Payments To Minority Shareholders (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-38,743</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-54,010</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+28.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Minority Interest</t>
+          <t>Payments Of Dividends Minority Interest (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-20,240</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-117,227</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+82.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-9,877</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-8,886</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>-11.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-1,210,056</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>-297,878</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-306.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>49,769</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>-37,296</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+233.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>411,054</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>-139,786</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+394.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>4,603,302</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>4,192,248</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000020/mkl-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>