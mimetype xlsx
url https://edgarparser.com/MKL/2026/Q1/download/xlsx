--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,930 +458,930 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Premiums Earned Net</t>
+          <t>Premiums Earned Net (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2,048,886</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>2,089,374</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>-1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Net Investment Income</t>
+          <t>Net Investment Income (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>255,890</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>237,095</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+7.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Products Revenues</t>
+          <t>Products Revenues (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>572,421</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>561,124</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Servicesandotherrevenues</t>
+          <t>Servicesandotherrevenues (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>673,408</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>660,583</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>3,550,605</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>3,548,176</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Net Investment Gains Losses</t>
+          <t>Net Investment Gains Losses (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>-727,562</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>-149,071</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-388.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Policyholder Benefits And Claims Incurred Net</t>
+          <t>Policyholder Benefits And Claims Incurred Net (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>1,166,817</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>1,254,665</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Underwriting Acquisition And Insurance Expenses</t>
+          <t>Underwriting Acquisition And Insurance Expenses (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>739,828</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>747,438</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Productsexpenses</t>
+          <t>Productsexpenses (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>517,430</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>499,908</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Servicesandotherexpenses</t>
+          <t>Servicesandotherexpenses (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>628,784</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>567,628</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+10.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Amortization Of Intangible Assets</t>
+          <t>Amortization Of Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>43,513</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>46,942</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>3,096,372</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>3,116,581</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>-273,329</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>282,524</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-196.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>-50,886</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>-52,140</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Realized</t>
+          <t>Foreign Currency Transaction Gain Loss Realized (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>54,277</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>-72,633</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+174.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>-269,938</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>157,751</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-271.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>65,582</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>-28,404</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+330.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>-204,356</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>129,347</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-258.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>-7,933</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>-7,633</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>-212,289</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>121,714</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-274.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Available For Sale Securities Adjustment Net Of Tax</t>
+          <t>Other Comprehensive Income Loss Available For Sale Securities Adjustment Net Of Tax (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>-133,821</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>218,377</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-161.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Other Net Of Tax</t>
+          <t>Other Comprehensive Income Other Net Of Tax (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>5,717</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>7,552</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-24.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Net Of Tax</t>
+          <t>Other Comprehensive Income Loss Net Of Tax (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>-128,104</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>225,929</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-156.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Comprehensive Income Net Of Tax Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Comprehensive Income Net Of Tax Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>-332,460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>355,276</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-193.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Comprehensive Income Net Of Tax Attributable To Noncontrolling Interest</t>
+          <t>Comprehensive Income Net Of Tax Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>-7,970</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>-7,606</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>-340,430</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>347,670</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-197.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>-18.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>12.11</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-256.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>-18.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>12.08</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-256.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
@@ -1418,1666 +1418,1666 @@
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>12,630</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>12,804</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>12,630</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>12,837</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>-212,289</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>121,714</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-274.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Liability For Unpaid Claims And Claims Adjustment Expense Incurred Claims1</t>
+          <t>Liability For Unpaid Claims And Claims Adjustment Expense Incurred Claims1 (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>1,166,817</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>1,254,665</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>3,680,461</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>4,193,675</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-12.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>2,836,492</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>2,772,105</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>68,602,357</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>64,599,055</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+6.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Available For Sale Securities Debt Securities</t>
+          <t>Available For Sale Securities Debt Securities (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>17,943,781</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>16,277,629</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+10.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Equity Securities Fv Ni</t>
+          <t>Equity Securities Fv Ni (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>12,302,672</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>11,697,643</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Other Short Term Investments</t>
+          <t>Other Short Term Investments (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>2,026,147</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>2,099,033</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Investments</t>
+          <t>Investments (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>32,272,600</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>30,074,305</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents</t>
+          <t>Restricted Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>500,817</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>481,267</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Premiums And Other Receivables Net</t>
+          <t>Premiums And Other Receivables Net (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>3,808,338</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>4,282,558</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-11.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Reinsurance Recoverables On Paid And Unpaid Losses</t>
+          <t>Reinsurance Recoverables On Paid And Unpaid Losses (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>15,195,825</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>12,617,479</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+20.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Deferred Policy Acquisition Costs</t>
+          <t>Deferred Policy Acquisition Costs (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>857,246</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>960,668</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-10.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Prepaid Reinsurance Premiums</t>
+          <t>Prepaid Reinsurance Premiums (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>3,273,077</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>3,334,253</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>1,498,534</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>1,635,277</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-8.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>4,678,967</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>4,247,468</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+10.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>4,382,845</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>4,390,589</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>49,952,257</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>46,854,574</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+6.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Liability For Claims And Claims Adjustment Expense</t>
+          <t>Liability For Claims And Claims Adjustment Expense (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>31,370,536</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>27,888,257</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+12.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Unearned Premiums</t>
+          <t>Unearned Premiums (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>7,234,917</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>7,691,743</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Reinsurance Payable</t>
+          <t>Reinsurance Payable (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>1,615,785</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>1,842,984</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-12.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>5,348,174</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>4,453,408</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+20.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Redeemable Noncontrolling Interest Equity Common Carrying Amount</t>
+          <t>Redeemable Noncontrolling Interest Equity Common Carrying Amount (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>519,752</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>579,739</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-10.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>3,707,179</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>3,582,932</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>14,662,404</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>13,364,810</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>-237,601</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>-391,126</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+39.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>18,131,982</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>17,148,507</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+5.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>-1,634</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>16,235</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-110.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>18,130,348</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>17,164,742</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>68,602,357</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>64,599,055</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+6.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Adjustments To Reconcile Net Income Loss To Cash Provided By Used In Operating Activities</t>
+          <t>Adjustments To Reconcile Net Income Loss To Cash Provided By Used In Operating Activities (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>220,268</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>246,845</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-10.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>15,912</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>376,192</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-95.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Available For Sale Securities</t>
+          <t>Proceeds From Sale And Maturity Of Available For Sale Securities (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>547,820</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>500,466</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+9.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>-819,452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>-742,665</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-10.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Equity Securities Fv Ni</t>
+          <t>Proceeds From Sale Of Equity Securities Fv Ni (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>52,107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>31,795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+63.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Securities Fv Ni</t>
+          <t>Payments To Acquire Equity Securities Fv Ni (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-80,072</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-88,531</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+9.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Short Term Investments</t>
+          <t>Payments For Proceeds From Short Term Investments (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>19,595</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>447,436</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-95.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-47,265</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>-40,713</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-16.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Payments To Acquire Businesses Net Of Cash Acquired</t>
+          <t>Payments To Acquire Businesses Net Of Cash Acquired (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-20,160</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-791</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>85,017</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-100.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-348,218</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>192,805</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-280.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Debt</t>
+          <t>Proceeds From Issuance Of Debt (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>295,472</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>263,456</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+12.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Debt Repayments</t>
+          <t>Debt Repayments (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-217,063</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-202,809</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-133,931</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-170,270</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+21.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-24,027</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>3,828</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-727.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-79,549</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-105,795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+24.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-10,169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>19,492</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-152.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-422,024</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>482,694</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-187.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>4,181,278</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>4,674,942</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-10.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1096343/000109634326000041/mkl-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>