--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,1026 +458,1026 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>846,268</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>817,097</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>248,537</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>235,880</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>76,699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>73,824</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Communications And Information Technology</t>
+          <t>Communications And Information Technology (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>78,294</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>72,166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+8.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Professional Fees</t>
+          <t>Professional Fees (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>31,487</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>27,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+15.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Occupancy Net</t>
+          <t>Occupancy Net (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>15,038</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>14,690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>341,838</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>340,870</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Marketing And Advertising Expense</t>
+          <t>Marketing And Advertising Expense (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>11,204</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>11,713</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Transaction Costs</t>
+          <t>Transaction Costs (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>16,583</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>17,863</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>26,588</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>22,709</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+17.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>504,430</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>476,227</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Interest And Dividend Income Operating (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Interest And Other Income</t>
+          <t>Interest And Other Income (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>24,397</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>26,046</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>-1,487</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>-1,601</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+7.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>457</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>1,395</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-67.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>1,790</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>-6,164</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+129.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>25,157</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>19,676</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+27.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>366,995</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>360,546</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Income Before Equity In Undistributed Net Income Of Subsidiaries (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>120,083</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>86,365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+39.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Equity In Undistributed Income Of Subsidiaries (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>246,912</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>274,181</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-9.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>-285</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>246,627</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>274,181</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Other Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>276,895</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>263,852</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>6.66</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>7.29</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-8.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>6.64</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>7.28</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-8.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Common Stock Dividends Per Share Declared</t>
+          <t>Common Stock Dividends Per Share Declared (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>3.04</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>2.96</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+2.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>37,056</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>37,600</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>37,137</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>37,672</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Gain Loss On Investments (FY)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
@@ -1514,418 +1514,418 @@
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>519,734</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>544,478</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>283,667</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>236,706</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+19.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>112,431</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>107,298</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>51,854</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>58,132</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>-10.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>1,934,886</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>1,789,216</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+8.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>110,629</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>98,078</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+12.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Cash And Securities Segregated Under Federal And Other Regulations</t>
+          <t>Cash And Securities Segregated Under Federal And Other Regulations (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>48,722</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>47,107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Marketable Securities</t>
+          <t>Marketable Securities (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>170,677</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>165,260</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Accounts Receivable Net</t>
+          <t>Accounts Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>100,989</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>91,845</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Receivables From Brokers Dealers Clearing Organizations And Customers</t>
+          <t>Receivables From Brokers Dealers Clearing Organizations And Customers (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>489,211</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>357,728</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+36.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>110,629</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>98,078</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+12.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Prepaid Expense And Other Assets</t>
+          <t>Prepaid Expense And Other Assets (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>46,972</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>82,584</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-43.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Receivable From Subsidiaries (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
@@ -1994,1026 +1994,1026 @@
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Employee Related Liabilities Current And Noncurrent</t>
+          <t>Employee Related Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>73,879</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>68,054</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+8.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Taxes Payable Current And Noncurrent</t>
+          <t>Taxes Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>49,267</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>3,683</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+1237.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>42,584</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>37,320</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+14.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>776,627</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>400,556</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+93.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Payables To Broker Dealers And Clearing Organizations</t>
+          <t>Payables To Broker Dealers And Clearing Organizations (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>325,959</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>218,845</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+48.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Short Term Borrowings</t>
+          <t>Short Term Borrowings (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>220,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Operating Lease Liability</t>
+          <t>Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>64,938</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>72,654</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-10.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Redeemable Noncontrolling Interest Equity Carrying Amount</t>
+          <t>Redeemable Noncontrolling Interest Equity Carrying Amount (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>12,592</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>305,923</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>350,701</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-12.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Treasury Stock Value</t>
+          <t>Treasury Stock Value (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>-694,764</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>-333,369</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-108.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>1,538,746</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>1,405,904</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>-4,361</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>-34,699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+87.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>1,145,667</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>1,388,660</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-17.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>1,934,886</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>1,789,216</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+8.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Depreciation Amortization And Accretion Net</t>
+          <t>Depreciation Amortization And Accretion Net (FY)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>76,699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>73,824</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Operating Lease Right Of Use Asset Amortization Expense</t>
+          <t>Operating Lease Right Of Use Asset Amortization Expense (FY)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>7,523</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>6,639</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+13.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>30,918</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>29,684</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes And Tax Credits</t>
+          <t>Deferred Income Taxes And Tax Credits (FY)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>22,019</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-3,878</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+667.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Before Tax</t>
+          <t>Foreign Currency Transaction Gain Loss Before Tax (FY)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>3,582</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>1,276</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+180.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-1,620</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>7,042</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-123.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-2,380</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>-3,730</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+36.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Increase Decrease In Brokerage Receivables</t>
+          <t>Increase Decrease In Brokerage Receivables (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-123,038</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>320,091</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-138.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Change in Prepaid &amp; Other Assets</t>
+          <t>Change in Prepaid &amp; Other Assets (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>819</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>1,009</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-18.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Increase Decrease In Trading Securities (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Increase Decrease In Employee Related Liabilities</t>
+          <t>Increase Decrease In Employee Related Liabilities (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>3,195</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>7,049</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-54.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Increase Decrease In Payables To Broker Dealers</t>
+          <t>Increase Decrease In Payables To Broker Dealers (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>99,172</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-318,229</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+131.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Increase Decrease In Income Taxes</t>
+          <t>Increase Decrease In Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>23,510</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-3,284</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+815.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>4,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>3,543</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+12.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Increase Decrease In Operating Lease Liabilities</t>
+          <t>Increase Decrease In Operating Lease Liabilities (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-9,019</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-8,730</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>382,139</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>385,237</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Increase Decrease In Due From Affiliates Current (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
@@ -3050,930 +3050,930 @@
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>22,019</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-3,878</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+667.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>10,570</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>12,440</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-15.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-12,968</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-42,810</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+69.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Payments To Acquire Businesses Net Of Cash Acquired</t>
+          <t>Payments To Acquire Businesses Net Of Cash Acquired (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-36,515</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-8,204</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-9,942</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+17.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Payments To Develop Software</t>
+          <t>Payments To Develop Software (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-49,810</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-46,623</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-6.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-96,927</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-86,935</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-11.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Payments To Acquire Interest In Subsidiaries And Affiliates (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Payments Of Ordinary Dividends</t>
+          <t>Payments Of Ordinary Dividends (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-115,199</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-112,697</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-17,155</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-16,194</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-420,015</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-75,474</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-456.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Proceeds From Short Term Debt</t>
+          <t>Proceeds From Short Term Debt (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>220,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>344,925</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-36.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-332,369</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-201,377</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-65.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>Proceeds From Issuance Of Debt (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Unpaid Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>415</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>693</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-40.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Stock Based And Accrued Incentive Compensation Relating To Capitalized Software Development Costs</t>
+          <t>Stock Based And Accrued Incentive Compensation Relating To Capitalized Software Development Costs (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>7,534</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>5,542</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+35.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Fair Value Of Assets Acquired</t>
+          <t>Fair Value Of Assets Acquired (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>82,568</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Payments To Acquire Businesses Net Of Cash And Cash Equivalents Acquired Under Non Cash Activities</t>
+          <t>Payments To Acquire Businesses Net Of Cash And Cash Equivalents Acquired Under Non Cash Activities (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-36,515</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Fair Value Of Previously Held Interest On Acquisition Date Under Non Cash Consideration</t>
+          <t>Fair Value Of Previously Held Interest On Acquisition Date Under Non Cash Consideration (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-33,866</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Fair Value Of Remaining Noncontrolling Interests On Acquisition Date Under Non Cash Consideration</t>
+          <t>Fair Value Of Remaining Noncontrolling Interests On Acquisition Date Under Non Cash Consideration (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-10,365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Noncash Or Part Noncash Acquisition Net Nonmonetary Assets Acquired Liabilities Assumed1</t>
+          <t>Noncash Or Part Noncash Acquisition Net Nonmonetary Assets Acquired Liabilities Assumed1 (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>1,822</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>62,834</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>96,932</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>-35.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>721</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>1,717</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-58.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Excise Tax On Repurchases Of Common Stock</t>
+          <t>Excise Tax On Repurchases Of Common Stock (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>3,361</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability</t>
+          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>783</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>1,840</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-57.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>22,549</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>-8,138</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+377.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-24,608</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>88,787</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>-127.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (Q)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>675,851</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>700,459</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>-3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1278021/000119312526067009/mktx-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>