--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -1418,51 +1418,51 @@
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>35,177</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>-0.5%</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764180/000076418026000017/mo-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Intangible Assets (Q)</t>
+          <t>Intangible Assets (INSTANT)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/764180/000076418026000017/mo-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">