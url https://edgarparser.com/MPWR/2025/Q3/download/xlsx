--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1482,51 +1482,51 @@
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1280452/000143774925033332/mpwr20250930_10q.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current) (Q)</t>
+          <t>Deferred Revenue (Current) (INSTANT)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1280452/000143774925033332/mpwr20250930_10q.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">