--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -1610,51 +1610,51 @@
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2017206/000201720626000002/ck0002017206-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Common Stock (Q)</t>
+          <t>Common Stock (INSTANT)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2017206/000201720626000002/ck0002017206-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">