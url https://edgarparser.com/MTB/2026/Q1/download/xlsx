--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,802 +458,802 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>418</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>397</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>863</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>761</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+13.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>199</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>177</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+12.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>664</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>584</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+13.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>453</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>838</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-45.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>-211</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>254</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-183.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>4.16</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>3.33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+24.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>4.13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>3.32</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+24.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>149,225</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>164,209</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-9.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>150,109</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>165,047</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-9.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Brokerage Commissions Revenue</t>
+          <t>Brokerage Commissions Revenue (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income Operating</t>
+          <t>Interest And Dividend Income Operating (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>2,536</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>2,560</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Interest Expense Operating</t>
+          <t>Interest Expense Operating (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>784</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>865</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Marketing And Advertising Expense</t>
+          <t>Marketing And Advertising Expense (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Noninterest Expense</t>
+          <t>Noninterest Expense (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>1,438</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>1,415</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Occupancy Net</t>
+          <t>Occupancy Net (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Other Noninterest Expense</t>
+          <t>Other Noninterest Expense (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>101</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-14.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Professional Fees</t>
+          <t>Professional Fees (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>93</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>84</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+10.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>620</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>547</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+13.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Interest Income Expense Net</t>
+          <t>Interest Income Expense Net (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>1,752</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>1,695</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>914</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>887</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Noninterest Income</t>
+          <t>Noninterest Income (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>689</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>611</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+12.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends Income Statement Impact</t>
+          <t>Preferred Stock Dividends Income Statement Impact (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>-43</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>-36</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-19.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
@@ -1290,738 +1290,738 @@
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>1,716</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>1,661</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>8,465</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>8,465</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>93</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-40.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>214,736</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>210,321</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>11,175</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>186,764</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>181,330</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>9,961</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>9,968</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>21,476</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>19,405</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+10.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-26.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>27,972</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>28,991</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>-3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>214,736</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>210,321</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>83</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>-6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+333.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>1,012</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>635</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+59.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>-5,924</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>-2,571</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-130.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>-180</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-234.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>-4,324</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>-349</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-1139.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>-1,238</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>-656</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-88.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>891</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>1,697</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-47.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-51.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>862</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>933</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-7.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/36270/000003627026000034/mtb-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>