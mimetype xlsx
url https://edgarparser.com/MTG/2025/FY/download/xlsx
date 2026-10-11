--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,2658 +458,2658 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Direct Premiums Written</t>
+          <t>Direct Premiums Written (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1,114,049</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>1,100,918</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Assumed Premiums Written</t>
+          <t>Assumed Premiums Written (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>14,448</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>14,366</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Ceded Premiums Written</t>
+          <t>Ceded Premiums Written (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>-190,019</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>-181,896</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Premiums Written Net</t>
+          <t>Premiums Written Net (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>938,478</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>933,388</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Increase Decrease In Unearned Premiums Net</t>
+          <t>Increase Decrease In Unearned Premiums Net (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>27,334</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>37,419</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-27.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Premiums Earned Net</t>
+          <t>Premiums Earned Net (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>965,812</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>970,807</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Net Investment Income</t>
+          <t>Net Investment Income (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>246,258</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>244,640</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Net Gains Losses On Investments And Other Financial Instruments</t>
+          <t>Net Gains Losses On Investments And Other Financial Instruments (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>334</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>-9,846</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+103.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Other Income</t>
+          <t>Other Income (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>1,232</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>2,130</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-42.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>1,213,636</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>1,207,731</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Policyholder Benefits And Claims Incurred Net</t>
+          <t>Policyholder Benefits And Claims Incurred Net (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>48,903</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>-14,861</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+429.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Deferred Policy Acquisition Cost Amortization Expense</t>
+          <t>Deferred Policy Acquisition Cost Amortization Expense (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>7,120</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>8,957</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-20.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Other Underwriting Expense</t>
+          <t>Other Underwriting Expense (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>193,473</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>209,324</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-7.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Interest Expense Debt</t>
+          <t>Interest Expense Debt (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>35,603</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>35,602</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Benefits Losses And Expenses</t>
+          <t>Benefits Losses And Expenses (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>285,099</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>239,022</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+19.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>928,537</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>968,709</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>190,190</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>205,715</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-7.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>738,347</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>762,994</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>3.17</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>2.92</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+8.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>3.14</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>2.89</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+8.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>232,975</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>261,684</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-11.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>235,099</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>263,995</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Operating Expenses (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>892,115</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>791,113</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+12.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>153,768</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>28,119</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+446.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Liability For Unpaid Claims And Claims Adjustment Expense Incurred Claims1</t>
+          <t>Liability For Unpaid Claims And Claims Adjustment Expense Incurred Claims1 (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>48,903</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>-14,861</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+429.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Gain Loss On Investments (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>368,989</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>229,485</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+60.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>32,454</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>35,679</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-9.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>18,512</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>69,875</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-73.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>6,639,486</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>6,547,235</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Equity Securities Fv Ni</t>
+          <t>Equity Securities Fv Ni (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>15,322</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>14,762</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Other Investments</t>
+          <t>Other Investments (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>1,109</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>1,109</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Investments</t>
+          <t>Investments (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>5,807,662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>5,867,560</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents</t>
+          <t>Restricted Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>6,525</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>5,142</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+26.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Accrued Investment Income Receivable</t>
+          <t>Accrued Investment Income Receivable (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>58,009</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>61,064</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Reinsurance Recoverable For Unpaid Claims And Claims Adjustments</t>
+          <t>Reinsurance Recoverable For Unpaid Claims And Claims Adjustments (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>65,055</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>47,281</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+37.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Reinsurance Recoverables On Paid Losses</t>
+          <t>Reinsurance Recoverables On Paid Losses (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>4,386</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>4,197</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Premiums Receivable At Carrying Value</t>
+          <t>Premiums Receivable At Carrying Value (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>58,184</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>57,536</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Deferred Policy Acquisition Costs</t>
+          <t>Deferred Policy Acquisition Costs (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>8,377</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>11,694</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-28.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>211,333</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>157,722</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+34.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>1,491,935</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>1,374,860</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+8.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Available For Sale Securities Debt Securities</t>
+          <t>Available For Sale Securities Debt Securities (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>5,791,231</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>5,851,689</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Liability For Claims And Claims Adjustment Expense</t>
+          <t>Liability For Claims And Claims Adjustment Expense (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>474,884</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>462,662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Unearned Premiums</t>
+          <t>Unearned Premiums (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>93,026</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>120,360</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-22.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Senior Notes</t>
+          <t>Senior Notes (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>646,138</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>644,667</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Transferrable Federal Tax Credit Payable</t>
+          <t>Transferrable Federal Tax Credit Payable (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>135,344</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>12,535</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+979.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>142,543</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>134,636</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>219,367</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>248,449</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-11.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>1,812,463</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>1,808,236</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>-134,394</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>-288,162</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+53.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>3,250,115</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>3,403,852</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>5,147,551</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>5,172,375</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>6,639,486</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>6,547,235</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Depreciation Amortization And Accretion Net</t>
+          <t>Depreciation Amortization And Accretion Net (FY)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>6,949</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>18,436</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-62.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deferred Income Taxes</t>
+          <t>Increase Decrease In Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>19,221</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>2,432</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+690.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>24,432</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>31,324</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-22.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Investment Income Receivable</t>
+          <t>Increase Decrease In Accrued Investment Income Receivable (FY)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>3,055</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>-2,290</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+233.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Increase Decrease In Reinsurance Recoverable</t>
+          <t>Increase Decrease In Reinsurance Recoverable (FY)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>-17,774</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>-13,979</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-27.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Increase Decrease In Reinsurance Recoverable On Paid Losses</t>
+          <t>Increase Decrease In Reinsurance Recoverable On Paid Losses (FY)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>-189</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>5,699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-103.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Increase Decrease In Premiums Receivable</t>
+          <t>Increase Decrease In Premiums Receivable (FY)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-648</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>963</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-167.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deferred Policy Acquisition Costs</t>
+          <t>Increase Decrease In Deferred Policy Acquisition Costs (FY)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>3,317</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>2,897</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+14.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Increase Decrease In Liability For Claims And Claims Adjustment Expense Reserve</t>
+          <t>Increase Decrease In Liability For Claims And Claims Adjustment Expense Reserve (FY)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>12,222</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>-42,717</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+128.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Increase Decrease In Unearned Premiums</t>
+          <t>Increase Decrease In Unearned Premiums (FY)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-27,334</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-37,419</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+27.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Increase Decrease In Income Taxes Payable Net Of Income Taxes Receivable</t>
+          <t>Increase Decrease In Income Taxes Payable Net Of Income Taxes Receivable (FY)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>93,164</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>16,274</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+472.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Increase Decrease In Other Operating Capital Net (FY)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-1,630</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-29,428</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+94.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>852,798</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>725,032</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+17.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>19,226</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>1,805</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+965.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Other Non-Cash Items (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Payments To Acquire Investments</t>
+          <t>Payments To Acquire Investments (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-1,621,324</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-1,555,624</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Maturity And Collections Of Investments</t>
+          <t>Proceeds From Sale Maturity And Collections Of Investments (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>110,930</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>45,087</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+146.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Maturity And Collection Of Securities</t>
+          <t>Proceeds From Sale Maturity And Collection Of Securities (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>1,739,793</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>1,369,706</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+27.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-1,025</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-1,174</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+12.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>228,374</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-142,005</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+260.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-788,645</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-569,478</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-38.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-132,491</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-130,500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-19,149</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-19,066</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-940,285</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-719,044</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-30.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>77,804</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Excluding Exchange Rate Effect</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Excluding Exchange Rate Effect (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>140,887</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-136,017</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+203.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>375,514</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>234,627</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+60.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/876437/000087643726000010/mtg-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>