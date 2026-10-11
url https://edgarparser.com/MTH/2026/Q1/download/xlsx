--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -618,418 +618,418 @@
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Sales &amp; Marketing</t>
+          <t>Sales &amp; Marketing (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>-79,472</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>-94,720</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+16.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>-51,402</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>-56,997</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>-587</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>6,963</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>9,498</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-26.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>72,524</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>160,159</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-54.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>-17,215</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>-37,353</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+53.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>55,309</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>122,806</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-55.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>0.82</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>1.71</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-52.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>0.82</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>1.69</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-51.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>67,367</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>71,915</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>67,806</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>72,650</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Common Stock Dividends Per Share Declared</t>
+          <t>Common Stock Dividends Per Share Declared (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>0.48</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>0.43</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+11.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
@@ -1098,1528 +1098,1528 @@
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>766,632</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>1,011,652</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-24.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>46,064</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>47,015</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>51,211</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>54,145</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>7,554,611</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>7,700,218</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>57,164</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>54,713</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Other Receivables</t>
+          <t>Other Receivables (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>280,922</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>262,103</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Inventory Operative Builders</t>
+          <t>Inventory Operative Builders (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>5,962,075</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>5,800,954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Deposit Assets</t>
+          <t>Deposit Assets (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>166,236</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>254,546</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-34.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures</t>
+          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>60,762</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>31,288</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+94.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Prepaid Expense And Other Assets</t>
+          <t>Prepaid Expense And Other Assets (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>220,709</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>238,515</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-7.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Accounts Payable Current And Noncurrent</t>
+          <t>Accounts Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>199,943</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>229,845</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-13.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Accrued Liabilities Current And Noncurrent</t>
+          <t>Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>408,718</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>422,711</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>2,460,842</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>2,505,474</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Contract With Customer Liability</t>
+          <t>Contract With Customer Liability (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>10,907</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>17,650</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-38.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Other Notes Payable</t>
+          <t>Other Notes Payable (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>34,990</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>35,183</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>-0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Senior Notes</t>
+          <t>Senior Notes (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>1,806,284</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>1,800,085</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>667</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>718</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-7.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>5,093,102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>5,090,096</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>5,093,769</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>5,194,744</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>7,554,611</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>7,700,218</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>5,373</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>5,949</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>5,860</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>6,325</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-7.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>-656</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>-626</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Impairment Of Real Estate</t>
+          <t>Impairment Of Real Estate (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>2,427</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Equity Method Investment Dividends Or Distributions</t>
+          <t>Equity Method Investment Dividends Or Distributions (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>673</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>588</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+14.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Other Operating Activities Cash Flow Statement</t>
+          <t>Other Operating Activities Cash Flow Statement (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>2,074</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>489</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+324.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Change in Inventory (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>34,049</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>-60,821</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+156.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deposits Outstanding</t>
+          <t>Increase Decrease In Deposits Outstanding (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>7,389</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>-62,179</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+111.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Receivable And Other Operating Assets</t>
+          <t>Increase Decrease In Accounts Receivable And Other Operating Assets (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>29,018</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>-37,636</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+177.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>-43,274</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>-16,041</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-169.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Change in Deferred Revenue</t>
+          <t>Change in Deferred Revenue (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>1,694</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>-2,863</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+159.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>101,309</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>-42,576</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+337.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Payments To Acquire Interest In Joint Venture</t>
+          <t>Payments To Acquire Interest In Joint Venture (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>-3,517</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>-5,850</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+39.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>-4,308</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>-5,592</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+23.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Property Plant And Equipment</t>
+          <t>Proceeds From Sale Of Property Plant And Equipment (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>94</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+224.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>-7,731</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>-11,413</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+32.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Repayments Of Other Debt</t>
+          <t>Repayments Of Other Debt (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>-33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>-2,150</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+98.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>-32,017</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>-30,887</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>-130,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>-44,999</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-188.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-102,103</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>414,086</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-124.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-4,972</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>-14,385</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+65.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-8,525</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>360,097</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-102.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>766,632</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>1,011,652</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-24.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Write Offs Of Non Refundable Deposits And Pre Aquisitions Costs</t>
+          <t>Write Offs Of Non Refundable Deposits And Pre Aquisitions Costs (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>1,373</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>1,433</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Proceeds For Land Under Purchase Options Recorded</t>
+          <t>Proceeds For Land Under Purchase Options Recorded (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>59,947</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/833079/000083307926000105/mth-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">