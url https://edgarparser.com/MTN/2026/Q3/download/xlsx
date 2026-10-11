--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,930 +458,930 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q3 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Mountainand Lodgingservicesandotherrevenue</t>
+          <t>Mountainand Lodgingservicesandotherrevenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1,043,884</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>1,115,031</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>-6.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Mountainand Lodgingretailanddiningrevenue</t>
+          <t>Mountainand Lodgingretailanddiningrevenue (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>161,209</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>180,412</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-10.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Resort Revenue Net</t>
+          <t>Resort Revenue Net (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>1,205,093</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>1,295,443</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Real Estate Revenue</t>
+          <t>Real Estate Revenue (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>82</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>-28.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>1,205,175</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>1,295,558</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Mountainand Lodgingoperatingexpenses</t>
+          <t>Mountainand Lodgingoperatingexpenses (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>459,875</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>483,161</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Mountainand Lodgingcostofproductssold</t>
+          <t>Mountainand Lodgingcostofproductssold (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>56,701</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>59,206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Mountainand Lodginggeneralandadministrativeexpense</t>
+          <t>Mountainand Lodginggeneralandadministrativeexpense (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>102,559</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>106,011</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Resort Expenses Net</t>
+          <t>Resort Expenses Net (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>619,135</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>648,378</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Real Estate Expense</t>
+          <t>Real Estate Expense (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>1,475</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>1,662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-11.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Total Segment Operating Expense</t>
+          <t>Total Segment Operating Expense (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>620,610</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>650,040</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>-77,219</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>-76,067</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Real Property</t>
+          <t>Gain Loss On Sale Of Real Property (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>400</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>7,898</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-94.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Changein Fair Valueof Contingent Consideration</t>
+          <t>Changein Fair Valueof Contingent Consideration (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>-13,500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>-1,900</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-610.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Gain Loss On Disposition Of Assets</t>
+          <t>Gain Loss On Disposition Of Assets (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>-118</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>2,323</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-105.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>494,128</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>577,772</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-14.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Mountain Equity Investment Income Loss Net</t>
+          <t>Mountain Equity Investment Income Loss Net (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>458</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>666</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-31.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Interest Income</t>
+          <t>Interest Income (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>2,620</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>3,154</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-16.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Before Tax</t>
+          <t>Foreign Currency Transaction Gain Loss Before Tax (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>-34</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>1,702</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-102.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>-51,318</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>-41,905</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-22.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>445,854</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>541,389</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-17.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>-105,631</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>-130,073</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+18.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>340,223</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>411,316</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-17.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>-25,788</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>-21,576</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-19.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>314,435</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>389,740</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-19.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>8.82</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>10.47</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-15.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>8.81</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>10.46</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-15.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Common Stock Dividends Per Share Cash Paid</t>
+          <t>Common Stock Dividends Per Share Cash Paid (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>2.22</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>2.22</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Cost of Revenue (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
@@ -1418,130 +1418,130 @@
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>321,575</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>467,365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-31.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>35,633</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>37,241</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>35,686</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>37,277</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>Labor And Related Expense (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
@@ -1578,2210 +1578,2210 @@
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>371,374</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>467,034</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-20.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>356,917</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>335,900</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Inventory (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>129,069</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>114,573</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+12.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Other Assets Current</t>
+          <t>Other Assets Current (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>78,916</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>68,129</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+15.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>952,222</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>999,414</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>2,371,161</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>2,382,700</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>1,703,085</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>1,678,918</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>231,501</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>249,196</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-7.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>52,037</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>51,788</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>5,685,950</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>5,749,945</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents At Carrying Value</t>
+          <t>Restricted Cash And Cash Equivalents At Carrying Value (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>15,946</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>13,778</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+15.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Inventory Real Estate</t>
+          <t>Inventory Real Estate (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>76,439</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>87,895</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-13.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>299,505</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>300,034</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Accrued Income Taxes Current</t>
+          <t>Accrued Income Taxes Current (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>76,241</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>95,919</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-20.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations Current</t>
+          <t>Long Term Debt And Capital Lease Obligations Current (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>73,512</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>591,474</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-87.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>1,044,704</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>1,628,267</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-35.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current)</t>
+          <t>Deferred Revenue (Current) (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>467</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>468.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Deferred Revenue</t>
+          <t>Deferred Revenue (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>467,041</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>468,606</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>198,406</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>220,302</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-9.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Other Long Term Liabilities Noncurrent</t>
+          <t>Other Long Term Liabilities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>312,469</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>288,506</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+8.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>264,648</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>276,232</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>4,769,856</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>4,532,218</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>3,022,352</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>2,705,043</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+11.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Contract With Customer Liability Noncurrent</t>
+          <t>Contract With Customer Liability Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>95.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>101.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Accounts Payable Accrued Liabilities</t>
+          <t>Accounts Payable Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>894,951</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>940,874</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations</t>
+          <t>Long Term Debt And Capital Lease Obligations (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>2,949,629</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>2,118,911</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+39.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Preferred Stock Par Or Stated Value Per Share</t>
+          <t>Preferred Stock Par Or Stated Value Per Share (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Preferred Stock Shares Authorized</t>
+          <t>Preferred Stock Shares Authorized (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>25,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>25,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Common Stock Par Or Stated Value Per Share</t>
+          <t>Common Stock Par Or Stated Value Per Share (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Common Stock Shares Authorized</t>
+          <t>Common Stock Shares Authorized (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>100,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>100,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Common Stock Shares Issued</t>
+          <t>Common Stock Shares Issued (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>47,016</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>46,925</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>470</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>469</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>1,188,112</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>1,160,833</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-1,317</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-57,074</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+97.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>818,331</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>979,232</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-16.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Treasury Stock Value</t>
+          <t>Treasury Stock Value (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-1,453,869</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-1,206,293</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-20.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Shares</t>
+          <t>Treasury Stock Common Shares (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>11,383</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>9,774</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+16.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>551,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>877,167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-37.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>364,367</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>340,560</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>916,094</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>1,217,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-24.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>5,685,950</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>5,749,945</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (YTD)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>20,645</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>21,184</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (YTD)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>117,303</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>157,645</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-25.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Change In Estimated Fair Value Of Contingent Consideration</t>
+          <t>Change In Estimated Fair Value Of Contingent Consideration (YTD)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>14,439</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>4,079</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+254.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Other Noncash Income</t>
+          <t>Other Noncash Income (YTD)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-7,097</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-35,278</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+79.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (YTD)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>30,228</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>39,733</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-23.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Change in Inventory (YTD)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-10,345</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>3,819</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-370.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>14,780</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>54,627</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-72.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deferred Revenue</t>
+          <t>Increase Decrease In Deferred Revenue (YTD)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-142,350</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-106,953</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-33.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Income Taxes Payable</t>
+          <t>Increase Decrease In Accrued Income Taxes Payable (YTD)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-44,453</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-110,904</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+59.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Increase Decrease In Other Operating Capital Net (YTD)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-4,782</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-11,597</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+58.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (YTD)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>582,666</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>724,598</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-19.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Payments To Acquire Productive Assets</t>
+          <t>Payments To Acquire Productive Assets (YTD)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-181,640</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-179,250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (YTD)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>2,699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>23,768</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-88.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (YTD)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-178,941</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-155,482</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-15.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Proceeds From Lines Of Credit</t>
+          <t>Proceeds From Lines Of Credit (YTD)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>389,063</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Repayments Of Convertible Debt</t>
+          <t>Repayments Of Convertible Debt (YTD)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-525,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-48,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-993.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Repayments Of Lines Of Credit</t>
+          <t>Repayments Of Lines Of Credit (YTD)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-40,547</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-36,914</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (YTD)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-4,068</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-5,961</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+31.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (YTD)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-238,021</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-248,455</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (YTD)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-45,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-70,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+35.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (YTD)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-23,679</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-26,386</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+10.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (YTD)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-487,252</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-435,716</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-11.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Amortization of Financing Costs</t>
+          <t>Amortization of Financing Costs (YTD)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>4.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>4.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Unpaid Capital Expenditures (YTD)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>12,479</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>19,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-36.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (YTD)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>14,428</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>10,349</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+39.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (YTD)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-69,099</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>143,749</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-148.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>387,320</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>480,812</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>-19.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/812011/000081201126000026/mtn-20260430.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>