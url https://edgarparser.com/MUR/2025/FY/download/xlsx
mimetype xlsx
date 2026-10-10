--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,3042 +458,3042 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2,689,845</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>3,018,598</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>-10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Gain Loss On Derivative Instruments Net Pretax</t>
+          <t>Gain Loss On Derivative Instruments Net Pretax (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>5,927</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>-1,707</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+447.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Assets And Other Income</t>
+          <t>Gain Loss On Sale Of Assets And Other Income (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>23,051</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>11,583</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+99.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>2,718,823</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>3,028,474</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>-10.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Operating Lease Expense</t>
+          <t>Operating Lease Expense (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>765,240</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>936,960</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-18.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Production Tax Expense</t>
+          <t>Production Tax Expense (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>39,238</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>39,162</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Transportation Gatheringand Processing Costs</t>
+          <t>Transportation Gatheringand Processing Costs (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>199,693</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>210,827</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Exploration Expense</t>
+          <t>Exploration Expense (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>111,670</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>133,538</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-16.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Selling, General &amp; Administrative</t>
+          <t>Selling, General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>137,332</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>110,085</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+24.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>977,753</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>865,753</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+12.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Asset Retirement Obligation Accretion Expense</t>
+          <t>Asset Retirement Obligation Accretion Expense (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>57,730</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>52,511</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+9.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Impairment Of Oil And Gas Properties</t>
+          <t>Impairment Of Oil And Gas Properties (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>115,002</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>62,909</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+82.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Other Operating Income Expense Net</t>
+          <t>Other Operating Income Expense Net (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>13,928</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>10,989</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+26.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>2,417,586</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>2,425,881</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>301,237</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>602,593</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-50.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>-22,299</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>70,902</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-131.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>-96,072</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>-105,926</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+9.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>-118,371</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>-35,024</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-238.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>182,866</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>567,569</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-67.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>44,552</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>78,272</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-43.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations</t>
+          <t>Income Loss From Continuing Operations (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>138,314</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>489,297</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-71.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Income Loss From Discontinued Operations Net Of Tax</t>
+          <t>Income Loss From Discontinued Operations Net Of Tax (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>485</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>-2,812</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+117.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>138,799</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>486,485</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-71.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>34,565</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>79,314</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-56.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>104,234</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>407,171</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-74.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Basic Share</t>
+          <t>Income Loss From Continuing Operations Per Basic Share (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>0.73</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>2.73</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-73.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>0.73</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>2.71</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-73.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Diluted Share</t>
+          <t>Income Loss From Continuing Operations Per Diluted Share (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>0.72</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>2.72</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-73.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>0.72</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>2.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-73.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Common Stock Dividends Per Share Cash Paid</t>
+          <t>Common Stock Dividends Per Share Cash Paid (FY)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>1.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>1.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+8.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>143,124</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>150,011</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-4.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>144,025</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>151,027</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-4.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>178,079</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>300,216</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-40.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>377,196</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>423,569</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>346,759</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>272,530</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+27.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Inventory (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>57,284</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>54,858</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+4.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Prepaid Expense Current</t>
+          <t>Prepaid Expense Current (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>35,473</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>34,322</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>816,712</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>785,279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>8,136,346</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>8,054,653</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>805,464</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>777,536</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>74,104</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>50,011</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+48.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>9,832,626</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>9,667,479</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations Current</t>
+          <t>Long Term Debt And Capital Lease Obligations Current (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>2,514</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>871</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+188.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>572,183</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>472,165</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+21.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Accrued Income Taxes Current</t>
+          <t>Accrued Income Taxes Current (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>18,209</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>19,003</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Accrual For Taxes Other Than Income Taxes Current</t>
+          <t>Accrual For Taxes Other Than Income Taxes Current (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>28,295</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>31,685</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-10.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Operating Lease Liability Current</t>
+          <t>Operating Lease Liability Current (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>278,834</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>253,208</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+10.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Other Accrued Liabilities Current</t>
+          <t>Other Accrued Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>120,755</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>117,802</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Asset Retirement Obligation Current</t>
+          <t>Asset Retirement Obligation Current (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>41,959</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>48,080</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-12.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>1,062,749</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>942,814</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+12.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Asset Retirement Obligations Noncurrent</t>
+          <t>Asset Retirement Obligations Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>970,908</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>960,804</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>263,596</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>274,345</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>537,773</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>537,381</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>378,337</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>335,790</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+12.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>4,595,929</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>4,325,636</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+6.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>1,272,426</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>1,270,496</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations</t>
+          <t>Long Term Debt And Capital Lease Obligations (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>1,382,566</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>1,274,502</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+8.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>195,101</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>195,101</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>859,633</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>848,950</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>6,691,318</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>6,773,289</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>-554,227</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>-628,072</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+11.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Value</t>
+          <t>Treasury Stock Common Value (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-2,073,445</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>-1,995,018</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>5,118,380</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>5,194,250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>118,317</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>147,593</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-19.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>5,236,697</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>5,341,843</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>9,832,626</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>9,667,479</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Unsuccessful Exploration Well Costs And Previously Suspended Exploration Costs Credit</t>
+          <t>Unsuccessful Exploration Well Costs And Previously Suspended Exploration Costs Credit (FY)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>30,095</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>73,201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-58.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>34,673</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>72,434</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-52.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Employee Benefits And Share Based Compensation Noncash</t>
+          <t>Employee Benefits And Share Based Compensation Noncash (FY)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>45,128</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>45,057</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Amortization Of Undeveloped Lease</t>
+          <t>Amortization Of Undeveloped Lease (FY)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>11,634</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>9,587</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+21.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Unrealized Gain Loss On Derivatives</t>
+          <t>Unrealized Gain Loss On Derivatives (FY)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-1,706</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>1,707</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-199.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Other Operating Activities Cash Flow Statement</t>
+          <t>Other Operating Activities Cash Flow Statement (FY)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-86,763</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-18,349</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-372.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Increase Decrease In Operating Capital</t>
+          <t>Increase Decrease In Operating Capital (FY)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-74,052</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>74,883</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-198.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Net Cash Provided By Used In Operating Activities Continuing Operations</t>
+          <t>Net Cash Provided By Used In Operating Activities Continuing Operations (FY)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>1,247,808</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>1,728,990</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-27.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-75,437</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>71,081</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-206.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Change in Inventory (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-1,461</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>1,327</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-210.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Payments To Acquire Other Productive Assets</t>
+          <t>Payments To Acquire Other Productive Assets (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-1,020,611</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-900,108</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-13.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Payments To Acquire Oil And Gas Property</t>
+          <t>Payments To Acquire Oil And Gas Property (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-29,034</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-8,056</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-260.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Adjustments From Sale Of Property Plant And Equipment</t>
+          <t>Adjustments From Sale Of Property Plant And Equipment (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>20,719</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-1,028,926</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-908,164</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-13.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Proceeds From Long Term Lines Of Credit</t>
+          <t>Proceeds From Long Term Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>550,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>350,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+57.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Lines Of Credit</t>
+          <t>Repayments Of Long Term Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-450,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-350,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-28.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Payments Of Loan Costs</t>
+          <t>Payments Of Loan Costs (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-418</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-14,718</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+97.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-102,620</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-301,350</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+65.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-186,205</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-179,961</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Payments To Minority Shareholders</t>
+          <t>Payments To Minority Shareholders (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-63,841</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-118,580</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+46.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-9,743</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-25,310</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+61.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Finance Lease Principal Payments</t>
+          <t>Finance Lease Principal Payments (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-1,238</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-665</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-86.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-264,065</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-716,541</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+63.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>6,101</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>12,648</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-51.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>88,119</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>78,806</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+11.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-1,190</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>2,210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-153.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-46,373</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>106,495</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-143.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>377,196</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>423,569</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/717423/000162828026011709/mur-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>