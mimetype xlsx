--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,866 +458,866 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Regulated And Unregulated Operating Revenue</t>
+          <t>Regulated And Unregulated Operating Revenue (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>27,412</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>24,753</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+10.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Fuel Purchased Power And Interchange Expense</t>
+          <t>Fuel Purchased Power And Interchange Expense (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>4,944</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>5,029</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Utilities Operating Expense Maintenance And Operations</t>
+          <t>Utilities Operating Expense Maintenance And Operations (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>5,399</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>4,857</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+11.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization Excluding Nuclear Fuel</t>
+          <t>Depreciation And Amortization Excluding Nuclear Fuel (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>6,580</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>5,462</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+20.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Taxes Excluding Income And Excise Taxes</t>
+          <t>Taxes Excluding Income And Excise Taxes (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2,469</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>2,278</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+8.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>19,392</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>17,626</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Disposal Group Not Discontinued Operation Gain Loss On Disposal</t>
+          <t>Disposal Group Not Discontinued Operation Gain Loss On Disposal (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>260</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>352</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-26.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>8,280</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>7,479</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+10.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Interest Expense Aggregate Expenses</t>
+          <t>Interest Expense Aggregate Expenses (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>-4,572</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>-2,235</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-104.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>-184</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>-246</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+25.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Public Utilities Allowance For Funds Used During Construction Capitalized Cost Of Equity</t>
+          <t>Public Utilities Allowance For Funds Used During Construction Capitalized Cost Of Equity (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>181</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>198</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-8.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Gain Loss On Investments</t>
+          <t>Gain Loss On Investments (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>179</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Other Than Temporary Impairment Losses On Securities Held In Nuclear Decommissioning Funds</t>
+          <t>Other Than Temporary Impairment Losses On Securities Held In Nuclear Decommissioning Funds (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Amount Recognized In Net Periodic Benefit Cost And Other Comprehensive Income Loss Before Tax</t>
+          <t>Amount Recognized In Net Periodic Benefit Cost And Other Comprehensive Income Loss Before Tax (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>267</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>235</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+13.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>272</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>336</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-19.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>-3,750</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>-1,442</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-160.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>4,530</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>6,037</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-25.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>-802</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>339</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-336.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>5,332</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>5,698</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-6.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Nonredeemable Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Nonredeemable Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>-1,503</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>-1,248</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-20.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>6,835</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>6,946</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>3.31</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>3.38</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>3.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>3.37</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>6,952</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>6,973</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>2,064.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>2,052.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>2,070.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>2,059.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
@@ -1354,3106 +1354,3106 @@
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Revenue From Contract With Customer Including Assessed Tax</t>
+          <t>Revenue From Contract With Customer Including Assessed Tax (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>25.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>23.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>2,812</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>1,487</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+89.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>4,018</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>3,336</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+20.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Other Receivables Net Current</t>
+          <t>Other Receivables Net Current (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>1,733</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>1,180</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+46.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Inventory (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>2,420</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>2,214</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+9.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Regulatory Assets Current</t>
+          <t>Regulatory Assets Current (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>433</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>1,417</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-69.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Derivative Assets Current</t>
+          <t>Derivative Assets Current (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>997</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>879</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+13.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Other Assets Current</t>
+          <t>Other Assets Current (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>1,171</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>1,438</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-18.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>13,584</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>11,951</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+13.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>156,197</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>138,852</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+12.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Defined Benefit Plan Assets For Plan Benefits Noncurrent</t>
+          <t>Defined Benefit Plan Assets For Plan Benefits Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>2,868</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>2,496</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+14.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Regulatory Assets Noncurrent</t>
+          <t>Regulatory Assets Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>5,639</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>4,828</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+16.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Derivative Assets Noncurrent</t>
+          <t>Derivative Assets Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>1,998</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>1,774</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+12.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>4,849</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>4,866</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>11,104</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>9,459</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+17.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Assets Noncurrent</t>
+          <t>Assets Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>199,137</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>178,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+11.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>212,721</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>190,144</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+11.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>442</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>372</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+18.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>1,630</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>1,578</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Public Utilities Property Plant And Equipment Net (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Decommissioning Fund Investments</t>
+          <t>Decommissioning Fund Investments (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>10,954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>9,800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+11.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Equity Method Investments</t>
+          <t>Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>5,528</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>6,118</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-9.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Commercial Paper</t>
+          <t>Commercial Paper (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>1,955</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>1,670</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+17.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Other Short Term Borrowings</t>
+          <t>Other Short Term Borrowings (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>608</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>217</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+180.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Current Portion of Long-Term Debt</t>
+          <t>Current Portion of Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>3,500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>8,061</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-56.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Accounts Payable Current And Noncurrent</t>
+          <t>Accounts Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>7,583</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>6,982</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+8.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current)</t>
+          <t>Deferred Revenue (Current) (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>709</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>694</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Accrued Interest And Taxes</t>
+          <t>Accrued Interest And Taxes (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>1,185</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>1,016</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+16.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Derivative Liabilities Current</t>
+          <t>Derivative Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>1,113</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>1,073</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Construction Payable Current</t>
+          <t>Construction Payable Current (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>2,966</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>2,346</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+26.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Regulatory Liability Current</t>
+          <t>Regulatory Liability Current (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>356</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+27.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Other Liabilities Current</t>
+          <t>Other Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>2,842</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>3,017</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-5.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>22,817</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>25,355</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>89,556</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>72,385</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+23.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Asset Retirement Obligations Noncurrent</t>
+          <t>Asset Retirement Obligations Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>3,669</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>3,671</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>12,359</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>11,749</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Regulatory Liability Noncurrent</t>
+          <t>Regulatory Liability Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>11,474</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>10,635</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+7.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Derivative Liabilities Noncurrent</t>
+          <t>Derivative Liabilities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>2,148</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>2,008</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>4,219</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>3,480</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+21.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Liabilities Noncurrent</t>
+          <t>Liabilities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>123,425</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>103,928</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+18.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>146,242</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>129,283</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+13.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>19,494</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>17,260</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+12.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>35,102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>32,946</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-126</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+92.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>54,608</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>50,101</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+9.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>66,479</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>60,460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>212,721</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>190,144</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+11.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>11,871</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>10,359</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+14.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>6,580</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>5,462</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+20.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Nuclear Fuel And Other Amortization</t>
+          <t>Nuclear Fuel And Other Amortization (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>361</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>299</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+20.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Unrealized Gain Loss On Derivatives And Commodity Contracts</t>
+          <t>Unrealized Gain Loss On Derivatives And Commodity Contracts (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>199</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-492</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+140.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Unrealized Gain Loss On On Equity Securities Held In Decommissioning Funds</t>
+          <t>Unrealized Gain Loss On On Equity Securities Held In Decommissioning Funds (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Before Tax</t>
+          <t>Foreign Currency Transaction Gain Loss Before Tax (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-85</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+229.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>453</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>1,308</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-65.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Cost Recovery Clauses And Franchise Fees</t>
+          <t>Cost Recovery Clauses And Franchise Fees (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-89</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>1,016</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-108.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Equity Method Investment Dividends Or Distributions</t>
+          <t>Equity Method Investment Dividends Or Distributions (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>446</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>811</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-45.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Gain Loss On Disposition Of Assets1</t>
+          <t>Gain Loss On Disposition Of Assets1 (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-439</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-515</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+14.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Increase Decrease In Recoverable Property Damage Costs</t>
+          <t>Increase Decrease In Recoverable Property Damage Costs (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-676</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+32.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Other Operating Activities Cash Flow Statement</t>
+          <t>Other Operating Activities Cash Flow Statement (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>288</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>135</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+113.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Current Assets</t>
+          <t>Increase Decrease In Other Current Assets (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-920</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-140.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Noncurrent Assets</t>
+          <t>Increase Decrease In Other Noncurrent Assets (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-440</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-473</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Current Liabilities</t>
+          <t>Increase Decrease In Other Current Liabilities (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>487</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>767</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-36.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Change in Other Liabilities</t>
+          <t>Change in Other Liabilities (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>248</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+101.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>12,485</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>13,260</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-5.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Capital Expenditures Of F P L</t>
+          <t>Capital Expenditures Of F P L (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-8,719</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-7,992</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-9.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>Capital Expenditures Of Public Utility (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Independent Power Investments</t>
+          <t>Independent Power Investments (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-15,332</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-16,215</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Nuclear Fuel</t>
+          <t>Payments For Proceeds From Nuclear Fuel (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-553</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-399</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-38.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Other Capital Expenditures</t>
+          <t>Other Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-123</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+98.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Proceedsfrom Saleof Independent Power Investments</t>
+          <t>Proceedsfrom Saleof Independent Power Investments (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>1,115</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>2,659</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-58.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Proceeds From Decommissioning Fund</t>
+          <t>Proceeds From Decommissioning Fund (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>5,401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>5,445</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Payments To Invest In Decommissioning Fund</t>
+          <t>Payments To Invest In Decommissioning Fund (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-5,893</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>-5,623</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>-16</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+837.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-23,865</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>-22,264</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Right Of Use Asset Obtained In Exchange For Finance Lease Liability</t>
+          <t>Right Of Use Asset Obtained In Exchange For Finance Lease Liability (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>344</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>533</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>-35.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt</t>
+          <t>Proceeds From Issuance Of Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>23,394</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>24,769</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>-10,347</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>-10,113</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>-2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Sale Of Differential Membership Interests</t>
+          <t>Sale Of Differential Membership Interests (FY)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>3,276</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>2,257</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+45.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Payments To Differential Membership Investors</t>
+          <t>Payments To Differential Membership Investors (FY)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>-516</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>-740</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>+30.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Commercial Paper</t>
+          <t>Proceeds From Repayments Of Commercial Paper (FY)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>285</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>-2,980</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>+109.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Proceeds From Other Short Term Debt</t>
+          <t>Proceeds From Other Short Term Debt (FY)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>2,558</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>6,575</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>-61.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Repayments Of Other Short Term Debt</t>
+          <t>Repayments Of Other Short Term Debt (FY)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>-2,167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>-6,613</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>+67.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Related Party Debt</t>
+          <t>Proceeds From Repayments Of Related Party Debt (FY)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>-131</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>-1,371</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>+90.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (FY)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>2,038</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>+4145.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (FY)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>4,680</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>4,235</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>+10.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (FY)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>-731</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>-597</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>-22.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>12,979</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>7,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>+85.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>3,501</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>2,737</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>+27.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Income Taxes Paid Received Net</t>
+          <t>Income Taxes Paid Received Net (FY)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>-1,275</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>-760</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>-67.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Unpaid Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>7,645</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>6,835</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>+11.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>-1,275</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>-760</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>-67.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (FY)</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>-14</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>+135.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>1,604</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>-2,018</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>+179.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>3,006</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>1,402</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>+114.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/753308/000075330826000015/nee-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>