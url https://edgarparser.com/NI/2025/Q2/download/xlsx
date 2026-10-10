--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -490,2658 +490,2658 @@
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>1,246.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>1,054.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+18.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>262.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>237</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>-138.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>-116.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>-19.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>-139.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>-129.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-7.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>0.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-96.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>23.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>17.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+35.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>102.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>85.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+19.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>100.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>103.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+400.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>0.22</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>0.19</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+15.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>0.22</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>0.19</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+15.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>471</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>448.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>472.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>450.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>102.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>85.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+19.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>-1.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>17.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-109.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>335.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>101.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+231.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents</t>
+          <t>Restricted Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>30.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>34.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-13.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Accounts Receivable Gross Current</t>
+          <t>Accounts Receivable Gross Current (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>805.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>650.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+23.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Allowance For Doubtful Accounts Receivable Current</t>
+          <t>Allowance For Doubtful Accounts Receivable Current (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>-27.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>-26.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>778.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>624</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+24.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Energy Related Inventory Natural Gas In Storage</t>
+          <t>Energy Related Inventory Natural Gas In Storage (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>148.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>133.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+11.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Inventory Raw Materials And Supplies</t>
+          <t>Inventory Raw Materials And Supplies (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>187.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>180.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Energy Related Inventory Coal</t>
+          <t>Energy Related Inventory Coal (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>32.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>59.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-45.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Exchange Gas Receivable</t>
+          <t>Exchange Gas Receivable (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+153.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Regulatory Assets Current</t>
+          <t>Regulatory Assets Current (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>287.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>278.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Other Assets Current</t>
+          <t>Other Assets Current (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>138.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-83.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>1,998.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>1,943.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Available For Sale Securities Debt Securities Noncurrent</t>
+          <t>Available For Sale Securities Debt Securities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>144.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>145.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Regulatory Assets Noncurrent</t>
+          <t>Regulatory Assets Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>2,178.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>2,221.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>1,485.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>1,485.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Deferred Charges And Other</t>
+          <t>Deferred Charges And Other (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>654.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>397.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+64.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>4,318.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>4,105.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>34,028.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>29,897.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+13.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Public Utilities Property Plant And Equipment Plant In Service</t>
+          <t>Public Utilities Property Plant And Equipment Plant In Service (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>36,448.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>32,031.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+13.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Public Utilities Property Plant And Equipment Accumulated Depreciation</t>
+          <t>Public Utilities Property Plant And Equipment Accumulated Depreciation (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>-8,996.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>-8,418.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Public Utilities Property Plant And Equipment Net</t>
+          <t>Public Utilities Property Plant And Equipment Net (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>27,451.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>23,612.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+16.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures</t>
+          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>7.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>5.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+44.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Other Long Term Investments</t>
+          <t>Other Long Term Investments (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>84.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+26.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Investments And Other Noncurrent Assets</t>
+          <t>Investments And Other Noncurrent Assets (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>259.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>235.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+10.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations Current</t>
+          <t>Long Term Debt And Capital Lease Obligations Current (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>1,282.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>23.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+5379.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Short Term Borrowings (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>683.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>584</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+17.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Common Dividends Payable Current</t>
+          <t>Common Dividends Payable Current (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>135.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+12.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current)</t>
+          <t>Deferred Revenue (Current) (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>159.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>187.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-14.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Taxes Payable Current</t>
+          <t>Taxes Payable Current (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>172.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>163.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Interest Payable Current</t>
+          <t>Interest Payable Current (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>177.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>146.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+21.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Exchange Gas Payable</t>
+          <t>Exchange Gas Payable (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>80.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>34.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+132.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Regulatory Liability Current</t>
+          <t>Regulatory Liability Current (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>194.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>193.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Asset Retirement Obligation</t>
+          <t>Asset Retirement Obligation (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>58.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>69.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-16.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Employee Related Liabilities Current</t>
+          <t>Employee Related Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>161.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Other Liabilities Current</t>
+          <t>Other Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>305.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>167.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+83.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>3,412.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>2,508</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+36.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>2,387.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>2,198.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+8.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Pension And Other Postretirement And Postemployment Benefit Plans Liabilities Noncurrent</t>
+          <t>Pension And Other Postretirement And Postemployment Benefit Plans Liabilities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>200.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>241.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-17.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Regulatory Liability Noncurrent</t>
+          <t>Regulatory Liability Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>1,459</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>1,456.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Asset Retirement Obligations Noncurrent</t>
+          <t>Asset Retirement Obligations Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>754.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>555.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+35.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>344.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>308.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+11.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Liabilities Noncurrent</t>
+          <t>Liabilities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>5,145.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>4,760.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+8.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>4.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>4.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+4.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Treasury Stock Value</t>
+          <t>Treasury Stock Value (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-99.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>-99.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>9,538</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>8,894.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-532.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>-896.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+40.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-28.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-33.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+16.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>8,882.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>7,869</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+12.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>2,114.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>1,950.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+8.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>10,996.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>9,819.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+12.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations</t>
+          <t>Long Term Debt And Capital Lease Obligations (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>14,473.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>12,809.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+13.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Capitalization Longterm Debt And Equity</t>
+          <t>Capitalization Longterm Debt And Equity (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>25,470.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>22,629.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+12.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>34,028.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>29,897.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+13.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Common Stock Shares Authorized</t>
+          <t>Common Stock Shares Authorized (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>750,000,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>750,000,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Common Stock No Par Value</t>
+          <t>Common Stock No Par Value (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Prepaid Expense Current</t>
+          <t>Prepaid Expense Current (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>143.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (YTD)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>545.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>495.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Change in Accounts Payable</t>
+          <t>Change in Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-146.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-160.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+8.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Change in Other Liabilities</t>
+          <t>Change in Other Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>0.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>3.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-84.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (YTD)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>1,181.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>901.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+31.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (YTD)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-1,295.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-1,219.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-6.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (YTD)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-151.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-53.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-181.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (YTD)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-2,566.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-1,594</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-61.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (YTD)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>1,551.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-1,452.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+206.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Unpaid Capital Expenditures (YTD)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>426.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>283.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+50.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1111711/000111171125000036/nix-20250630.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>