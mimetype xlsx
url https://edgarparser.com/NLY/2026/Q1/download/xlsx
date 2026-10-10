--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,3298 +458,3298 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>52,564</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>48,064</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>-253,684</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>-159,657</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-58.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>9,323</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>7,398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+26.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>288,996</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>138,572</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+108.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>-1,519</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>8,267</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-118.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>282,652</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>124,224</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+127.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>237,604</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>354,504</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-33.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>0.33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+120.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>0.33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+120.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>722,707,153</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>587,149,704</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+23.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>724,364,897</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>588,420,998</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+23.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Interest Expense Operating</t>
+          <t>Interest Expense Operating (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>1,272,239</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>1,097,137</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+16.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>41,384</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>37,297</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+11.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>7,863</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>6,081</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+29.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Interest Income Expense Net</t>
+          <t>Interest Income Expense Net (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>452,691</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>219,971</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+105.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Interest Income Operating</t>
+          <t>Interest Income Operating (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>1,724,930</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>1,317,108</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+31.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>242,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>87,067</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+177.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Gain Loss On Investments</t>
+          <t>Gain Loss On Investments (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>-672,119</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>810,812</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-182.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>1,272,239</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>1,097,137</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+16.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>138,537,591</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>105,115,346</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+31.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>26,237</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>27,523</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>1,912,444</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>1,833,528</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Debt Securities Available For Sale Excluding Accrued Interest</t>
+          <t>Debt Securities Available For Sale Excluding Accrued Interest (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>88,473,681</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss</t>
+          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>7,230,876</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>3,860,555</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+87.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Servicing Asset</t>
+          <t>Servicing Asset (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>4,115,999</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>3,272,902</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+25.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Interest In Mortgage Servicing Rights</t>
+          <t>Interest In Mortgage Servicing Rights (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>27,212</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Transfers Of Financial Assets Accounted For As Sale Initial Fair Value Of Assets Obtained As Proceeds</t>
+          <t>Transfers Of Financial Assets Accounted For As Sale Initial Fair Value Of Assets Obtained As Proceeds (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>34,207,738</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>24,464,281</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+39.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Derivative Assets</t>
+          <t>Derivative Assets (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>395,099</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>67,257</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+487.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Reverse Repurchase Agreements</t>
+          <t>Reverse Repurchase Agreements (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>33,524</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Receivable For Investment Securities Sold</t>
+          <t>Receivable For Investment Securities Sold (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>891,293</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>2,523</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+35226.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Financing And Accrued Investment Income Receivable</t>
+          <t>Financing And Accrued Investment Income Receivable (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>806,484</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>836,946</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>6,053</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>8,743</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-30.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>437,188</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>407,247</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+7.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Interest Payable Current And Noncurrent</t>
+          <t>Interest Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>347,607</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>285,858</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+21.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Dividends Payable Current And Noncurrent</t>
+          <t>Dividends Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>511,203</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>421,637</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+21.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>122,211,780</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>92,030,838</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+32.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Security Sold Under Agreement To Repurchase After Offset Subject To Master Netting Arrangement</t>
+          <t>Security Sold Under Agreement To Repurchase After Offset Subject To Master Netting Arrangement (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>85,068,102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>61,659,460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+38.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Other Secured Financings</t>
+          <t>Other Secured Financings (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>1,125,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>900,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+25.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Securitized Debt Of Consolidated Vie</t>
+          <t>Securitized Debt Of Consolidated Vie (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>30,719,417</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>21,802,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+40.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Participating Mortgage Loans Participation Liabilities Amount</t>
+          <t>Participating Mortgage Loans Participation Liabilities Amount (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>2,484,018</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>1,748,273</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+42.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Derivative Liabilities</t>
+          <t>Derivative Liabilities (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>207,369</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>181,065</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+14.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Payable For Investment Securities Purchased</t>
+          <t>Payable For Investment Securities Purchased (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>1,522,750</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>2,304,774</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-33.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Accounts Payable And Other Accrued Liabilities</t>
+          <t>Accounts Payable And Other Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>226,314</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>208,453</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+8.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>51,702</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>89,792</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-42.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Preferred Stock Value</t>
+          <t>Preferred Stock Value (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>1,802,480</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>1,536,569</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+17.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Preferred Stock Shares Outstanding</t>
+          <t>Preferred Stock Shares Outstanding (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>74,500,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Preferred Stock Shares Issued</t>
+          <t>Preferred Stock Shares Issued (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>74,500,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>7,303</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>6,023</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+21.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>28,427,555</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>25,749,468</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+10.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>-533,614</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>-787,402</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+32.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>-13,429,615</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>-13,509,942</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>16,274,109</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>12,994,716</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+25.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>16,325,811</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>13,084,508</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+24.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>138,537,591</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>105,115,346</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+31.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>290,515</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>130,305</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+123.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Accretion Amortization Of Discounts And Premiums Investments</t>
+          <t>Accretion Amortization Of Discounts And Premiums Investments (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>102,602</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>71,249</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+44.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Amortization Of Securitized Debt Premiums And Discounts Net</t>
+          <t>Amortization Of Securitized Debt Premiums And Discounts Net (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>-21,248</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>-2,724</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-680.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Depreciation Depletion And Amortization Excluding Amortization Of Debt Premiums And Discounts Deferred Financing Costs And Discounts Of Investments</t>
+          <t>Depreciation Depletion And Amortization Excluding Amortization Of Debt Premiums And Discounts Deferred Financing Costs And Discounts Of Investments (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>9,623</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>9,217</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+4.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Gain Loss On Investments Debt And Derivatives</t>
+          <t>Gain Loss On Investments Debt And Derivatives (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>359,854</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>358,600</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>5,294</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>4,376</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+21.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Payments For Purchase Of Loans Operating Activities</t>
+          <t>Payments For Purchase Of Loans Operating Activities (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-83,732</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>-38,611</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-116.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Loans Held For Sale</t>
+          <t>Proceeds From Sale Of Loans Held For Sale (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>90,524</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>42,072</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+115.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Proceeds From U S Treasury Securities</t>
+          <t>Proceeds From U S Treasury Securities (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>702,110</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>2,465,677</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-71.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Payments On U. S. Treasury Securities</t>
+          <t>Payments On U. S. Treasury Securities (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-3,099,102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-2,486,009</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-24.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Derivative Instrument Operating Activities</t>
+          <t>Payments For Proceeds From Derivative Instrument Operating Activities (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>182,198</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>-899,210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+120.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Change in Prepaid &amp; Other Assets</t>
+          <t>Change in Prepaid &amp; Other Assets (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>22,422</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-26,196</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+185.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Increase Decrease In Interest And Dividends Receivable</t>
+          <t>Increase Decrease In Interest And Dividends Receivable (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>118,815</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>230,790</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-48.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Increase Decrease In Interest Payable Net</t>
+          <t>Increase Decrease In Interest Payable Net (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-33,081</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>17,541</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-288.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-48,238</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>-33,343</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-44.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-1,401,444</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-156,266</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-796.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-3,088</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>8,254</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-137.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-6,233,181</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-4,368,706</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-42.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Available For Sale Securities Debt</t>
+          <t>Proceeds From Sale Of Available For Sale Securities Debt (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>4,148,264</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>7,337,167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-43.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>2,625,873</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>1,672,398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+57.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Payments To Acquire Finance Receivables</t>
+          <t>Payments To Acquire Finance Receivables (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-7,200,274</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-3,875,537</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-85.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Held To Maturity Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Held To Maturity Securities (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>2,763,588</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>900,695</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+206.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Payments To Acquire Mortgage Servicing Rights M S R</t>
+          <t>Payments To Acquire Mortgage Servicing Rights M S R (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-500,870</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-387,147</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-29.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Proceeds From Securities Purchased Under Agreements To Resell</t>
+          <t>Proceeds From Securities Purchased Under Agreements To Resell (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>54,309,040</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>172,207,075</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-68.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Payments For Securities Purchased Under Agreements To Resell</t>
+          <t>Payments For Securities Purchased Under Agreements To Resell (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-54,308,175</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-172,207,075</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+68.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-4,395,735</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>1,663,034</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-364.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Net Change In Unrealized Gain Loss On Availableforsale Securities And Interest Rate Swaps Net Of Reclassification Adjustment</t>
+          <t>Net Change In Unrealized Gain Loss On Availableforsale Securities And Interest Rate Swaps Net Of Reclassification Adjustment (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-45,048</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>230,280</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-119.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Proceeds From Repurchase Agreements</t>
+          <t>Proceeds From Repurchase Agreements (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>2,020,371,851</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>1,549,426,696</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+30.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Principal Payments On Repurchase Agreements</t>
+          <t>Principal Payments On Repurchase Agreements (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-2,017,119,752</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-1,553,306,159</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-29.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Secured Debt</t>
+          <t>Proceeds From Issuance Of Secured Debt (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>4,469,947</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>2,914,309</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+53.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Repayments Of Secured Debt</t>
+          <t>Repayments Of Secured Debt (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-2,523,837</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-819,591</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-207.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Payments Of Financing Costs</t>
+          <t>Payments Of Financing Costs (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-451</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-7,011</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+93.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Proceeds From Participating Mortgage Loans</t>
+          <t>Proceeds From Participating Mortgage Loans (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>2,423,331</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>1,771,940</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+36.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Payments On Repurchase Of Participating Mortgage Loans</t>
+          <t>Payments On Repurchase Of Participating Mortgage Loans (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-1,855,332</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-1,188,368</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-56.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Principal Payments On Participation Mortgage Loans Issued</t>
+          <t>Principal Payments On Participation Mortgage Loans Issued (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-22,167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-13,110</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-69.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Proceeds From Payments To Minority Shareholders</t>
+          <t>Proceeds From Payments To Minority Shareholders (Q)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-25,300</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-4,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-532.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>508,349</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>495,507</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-19,156</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-13,922</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-37.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-535,698</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-413,208</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-29.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>5,671,785</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-1,161,267</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+588.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Proceeds From Interest Received</t>
+          <t>Proceeds From Interest Received (Q)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>1,227,178</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>1,025,159</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+19.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Proceeds From Dividends Received</t>
+          <t>Proceeds From Dividends Received (Q)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>296</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Interest Paid Excluding Interest Paid On Interest Rate Swaps</t>
+          <t>Interest Paid Excluding Interest Paid On Interest Rate Swaps (Q)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>889,127</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>799,833</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+11.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Interest Paid Net Interest Rate Derivative</t>
+          <t>Interest Paid Net Interest Rate Derivative (Q)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>254,058</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>448,039</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-43.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Taxes</t>
+          <t>Proceeds From Payments For Taxes (Q)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-364</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-237</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-53.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (Q)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-125,394</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>345,501</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-136.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1043219/000104321926000028/nly-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>