--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -1514,51 +1514,51 @@
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1013871/000101387126000012/nrg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Intangible Assets (Q)</t>
+          <t>Intangible Assets (INSTANT)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1013871/000101387126000012/nrg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">