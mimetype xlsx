--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -410,3668 +410,1684 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F113"/>
+  <dimension ref="A1:F51"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Metric</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>FY 2025</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>5,017.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>4,727.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+6.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Before Tax</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>240.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>231.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Treasury Management Fees</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>38.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>35.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+8.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Security Commissionsand Trading Income</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>170.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>150.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+13.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Noninterest Income Other Operating Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>207.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>1,157.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-82.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Noninterest Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>5,675.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>6,113.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income Operating</t>
+          <t>Other Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>8,624.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>9,762.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-11.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Interest Expense Operating</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>6,213.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>7,585.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-18.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Interest Income Expense Net</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>2,411</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>2,177.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+10.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Credit Loss Expense Reversal And Available For Sale Allowance For Credit Loss</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>-7.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>-3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-150.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Interest Income Expense After Provision For Loan Loss</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2,418.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>2,180.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Salaries Wages And Incentives</t>
+          <t>Foreign Currency Transaction Gain Loss Before Tax (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>2,571.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>2,471.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Defined Benefit Plan Benefit Obligation Increase Decrease For Amortization Period Adjustment</t>
+          <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>462.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>417.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+10.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Professional Fees</t>
+          <t>Interest And Dividend Income Operating (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>988.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>998</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Equipment And Software Expense</t>
+          <t>Interest And Other Income (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>1,169.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>1,075</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+8.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Occupancy Net</t>
+          <t>Interest Expense Operating (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>217.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>216.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Other Noninterest Expense</t>
+          <t>Interest Income Expense Net (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>345.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>455.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-24.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Noninterest Expense</t>
+          <t>Marketing And Advertising Expense (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>5,754.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>5,633.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>2,339.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>2,659.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-12.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Noninterest Expense (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>602.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>628.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Noninterest Income (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>1,736.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>2,031.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-14.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends Income Statement Impact</t>
+          <t>Occupancy Net (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>41.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>41.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>1,695.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>1,989.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-14.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>Other Noninterest Expense (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>8.78</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>9.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-10.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>Preferred Stock Dividends Income Statement Impact (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>8.74</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>9.77</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-10.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Professional Fees (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>191,358,026</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>201,263,646</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Revenues Net Of Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>192,246,525</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>201,870,105</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>8,086.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>8,290.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>1,960.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>2,355</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-16.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>223.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>323.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-31.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>-328.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>233.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-240.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments (FY)</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Interest And Other Income (FY)</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Marketing And Advertising Expense</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>77.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>81.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Revenues Net Of Interest Expense</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>8,086.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>8,290.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>464.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>490.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>712.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>694.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>177,132.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>155,508.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+13.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>464.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>478</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Intangible Assets (Q)</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Cash And Due From Banks</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>5,873.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>4,677.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+25.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Federal Reserve And Foreign Central Bank Deposits</t>
+          <t>Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>53,524.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>38,775.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+38.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Interest Bearing Deposits In Banks</t>
+          <t>Purchases of Investments (FY)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>1,729.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>1,944.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-11.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Federal Funds Sold And Securities Purchased Under Agreements To Resell</t>
+          <t>Other Investing Activities (FY)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>2,654.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>451</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+488.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Marketable Securities</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>57,466.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>51,298.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+12.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Financing Receivable Excluding Accrued Interest Before Allowance For Credit Loss</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>41,948.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>43,390.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Allowance For Credit Loss Excluding Off Balance Sheet Credit Loss Liability</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>-175</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>-175.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>12,934.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>13,961.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-7.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>164,174.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>142,720</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+15.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Debt Securities Available For Sale Excluding Accrued Interest</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>34,036.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>29,001.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+17.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
-        <is>
-[...1982 lines deleted...]
-      <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>