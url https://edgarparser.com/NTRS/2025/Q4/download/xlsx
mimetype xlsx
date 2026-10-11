--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1610,51 +1610,51 @@
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>478</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>-2.8%</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Intangible Assets (Q)</t>
+          <t>Intangible Assets (INSTANT)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
@@ -2378,51 +2378,51 @@
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>4,243.8</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>+16.6%</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Preferred Stock Value (Q)</t>
+          <t>Preferred Stock Value (INSTANT)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/73124/000007312426000016/ntrs-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">