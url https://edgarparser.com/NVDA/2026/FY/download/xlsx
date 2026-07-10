--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F86"/>
+  <dimension ref="A1:F88"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Metric</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>FY 2026</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -2762,452 +2762,516 @@
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>-1,486</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>-1077.8%</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045810/000104581026000021/nvda-20260125.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Payments To Acquire Productive Assets</t>
+          <t>Payments To Acquire Business Two Net Of Cash Acquired</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-6,042</t>
+          <t>-13,000</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-3,236</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-86.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045810/000104581026000021/nvda-20260125.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Payments To Acquire Businesses Net Of Cash Acquired</t>
+          <t>Payments To Acquire Productive Assets</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-1,535</t>
+          <t>-6,042</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-1,007</t>
+          <t>-3,236</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-52.4%</t>
+          <t>-86.7%</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045810/000104581026000021/nvda-20260125.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Payments To Acquire Businesses Net Of Cash Acquired</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-52,228</t>
+          <t>-1,535</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-20,421</t>
+          <t>-1,007</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-155.8%</t>
+          <t>-52.4%</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045810/000104581026000021/nvda-20260125.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Proceeds From Stock Plans</t>
+          <t>Net Cash from Investing</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>644</t>
+          <t>-52,228</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>490</t>
+          <t>-20,421</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+31.4%</t>
+          <t>-155.8%</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045810/000104581026000021/nvda-20260125.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Proceeds From Stock Plans</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-40,086</t>
+          <t>644</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-33,706</t>
+          <t>490</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-18.9%</t>
+          <t>+31.4%</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045810/000104581026000021/nvda-20260125.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Share Repurchases</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-7,948</t>
+          <t>-40,086</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-6,930</t>
+          <t>-33,706</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-14.7%</t>
+          <t>-18.9%</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045810/000104581026000021/nvda-20260125.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Tax Withholding for Share Compensation</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-974</t>
+          <t>-7,948</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-834</t>
+          <t>-6,930</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-16.8%</t>
+          <t>-14.7%</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045810/000104581026000021/nvda-20260125.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Payments For Financed Property Plant And Equipment And Intangible Assets Financing Activities</t>
+          <t>Payments Of Dividends</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-101</t>
+          <t>-974</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-129</t>
+          <t>-834</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+21.7%</t>
+          <t>-16.8%</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045810/000104581026000021/nvda-20260125.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Payments For Financed Property Plant And Equipment And Intangible Assets Financing Activities</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-48,474</t>
+          <t>-101</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-42,359</t>
+          <t>-129</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-14.4%</t>
+          <t>+21.7%</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045810/000104581026000021/nvda-20260125.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Proceeds From Payments For Other Financing Activities</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>20,288</t>
+          <t>-9</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>15,118</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+34.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045810/000104581026000021/nvda-20260125.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Net Cash from Financing</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>820</t>
+          <t>-48,474</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>525</t>
+          <t>-42,359</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+56.2%</t>
+          <t>-14.4%</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045810/000104581026000021/nvda-20260125.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Income Taxes Paid</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>2,016</t>
+          <t>20,288</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>1,309</t>
+          <t>15,118</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+54.0%</t>
+          <t>+34.2%</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045810/000104581026000021/nvda-20260125.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
+          <t>Unpaid Capital Expenditures</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>820</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>525</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>+56.2%</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>https://www.sec.gov/Archives/edgar/data/1045810/000104581026000021/nvda-20260125.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t>Cash Flow Statement</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>Net Change in Cash</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>2,016</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>1,309</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>+54.0%</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>https://www.sec.gov/Archives/edgar/data/1045810/000104581026000021/nvda-20260125.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>Cash Flow Statement</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
           <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
         </is>
       </c>
-      <c r="C86" t="inlineStr">
+      <c r="C88" t="inlineStr">
         <is>
           <t>10,605</t>
         </is>
       </c>
-      <c r="D86" t="inlineStr">
+      <c r="D88" t="inlineStr">
         <is>
           <t>8,589</t>
         </is>
       </c>
-      <c r="E86" t="inlineStr">
+      <c r="E88" t="inlineStr">
         <is>
           <t>+23.5%</t>
         </is>
       </c>
-      <c r="F86" t="inlineStr">
+      <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045810/000104581026000021/nvda-20260125.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>