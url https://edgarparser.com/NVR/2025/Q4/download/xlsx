--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,66 +458,66 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q4 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2,712,608</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>2,845,608</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>-4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Other Income (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
@@ -618,66 +618,66 @@
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Before Income Taxes Domestic</t>
+          <t>Income Loss From Continuing Operations Before Income Taxes Domestic (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>468,722</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>572,634</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-18.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>Interest And Fee Income Loans Held For Sale Mortgages (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
@@ -714,226 +714,226 @@
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>-104,907</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>-115,202</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+8.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>363,815</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>457,432</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-20.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>128.14</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>149.51</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-14.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>121.22</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>139.49</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-13.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>-23</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>-19</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-21.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>-26</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>-16</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-62.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
@@ -1034,130 +1034,130 @@
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>5,856,930</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>6,380,988</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-8.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets Tax Deferred Expense Reserves And Accruals Other</t>
+          <t>Deferred Tax Assets Tax Deferred Expense Reserves And Accruals Other (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>79,308</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>68,784</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+15.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets Tax Deferred Expense Compensation And Benefits Employee Compensation</t>
+          <t>Deferred Tax Assets Tax Deferred Expense Compensation And Benefits Employee Compensation (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>4,351</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>4,349</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Restricted Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
@@ -1194,66 +1194,66 @@
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Inventory Real Estate Land And Land Development Costs</t>
+          <t>Inventory Real Estate Land And Land Development Costs (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>39,312</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>65,394</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-39.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Real Estate Inventory Construction Materials (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
@@ -1290,66 +1290,66 @@
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Deposits Assets</t>
+          <t>Deposits Assets (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>851,458</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>726,675</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+17.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Loans Receivable Held For Sale Net Not Part Of Disposal Group (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
@@ -1386,258 +1386,258 @@
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets Tax Deferred Expense Compensation And Benefits Share Based Compensation Cost</t>
+          <t>Deferred Tax Assets Tax Deferred Expense Compensation And Benefits Share Based Compensation Cost (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>48,518</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>47,467</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets Inventory</t>
+          <t>Deferred Tax Assets Inventory (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>16,727</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>18,468</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets Tax Deferred Expense Reserves And Accruals Reserves</t>
+          <t>Deferred Tax Assets Tax Deferred Expense Reserves And Accruals Reserves (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>5,400</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>6,998</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-22.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets Other</t>
+          <t>Deferred Tax Assets Other (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>9,833</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>13,595</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-27.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets Gross</t>
+          <t>Deferred Tax Assets Gross (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>164,137</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>159,661</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Deferred Income Tax Liabilities</t>
+          <t>Deferred Income Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>13,168</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>10,135</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+29.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets Liabilities Net</t>
+          <t>Deferred Tax Assets Liabilities Net (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>150,969</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>149,526</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Accounts Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
@@ -1674,120 +1674,120 @@
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>1,992,061</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>2,170,916</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-8.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Contract With Customer Liability (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Operating Lease Liability</t>
+          <t>Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>143,733</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
@@ -1834,290 +1834,290 @@
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>3,155,367</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>3,031,637</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Common Stock Shares Held In Employee Trust</t>
+          <t>Common Stock Shares Held In Employee Trust (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>-16,710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>-16,710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Deferred Compensation Liability Current And Noncurrent</t>
+          <t>Deferred Compensation Liability Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>16,710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>16,710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>16,386,769</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>15,046,953</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+8.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Value</t>
+          <t>Treasury Stock Common Value (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>-15,677,473</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>-13,868,724</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-13.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>3,864,869</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>4,210,072</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-8.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>5,856,930</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>6,380,988</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-8.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Lots And Housing Units Covered Under Sales Agreements With Customers (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
@@ -2154,802 +2154,802 @@
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>6,943</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>4,953</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+40.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>15,518</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>19,460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-20.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Mortgage Loans</t>
+          <t>Gain Loss On Sale Of Mortgage Loans (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>-65,153</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>-53,676</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-21.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Payments For Origination Of Mortgage Loans Held For Sale</t>
+          <t>Payments For Origination Of Mortgage Loans Held For Sale (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>-1,513,582</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>-1,698,687</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Mortgage Loans Held For Sale</t>
+          <t>Proceeds From Sale Of Mortgage Loans Held For Sale (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>1,348,278</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>1,812,259</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-25.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Change in Inventory (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>407,865</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>198,690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+105.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deposits Outstanding</t>
+          <t>Increase Decrease In Deposits Outstanding (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>-18,886</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>-70,274</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+73.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Increase Decrease In Receivables</t>
+          <t>Increase Decrease In Receivables (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>-46,469</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>15,671</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-396.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-61,152</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>-23,798</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-157.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Change in Deferred Revenue</t>
+          <t>Change in Deferred Revenue (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-28,141</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>-35,683</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+21.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Other Operating Activities Cash Flow Statement</t>
+          <t>Other Operating Activities Cash Flow Statement (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-3,601</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>-7,125</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+49.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>439,728</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>637,050</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-31.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Payments To Acquire Interest In Joint Venture</t>
+          <t>Payments To Acquire Interest In Joint Venture (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>-10,333</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>-1,460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-607.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-3,700</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-5,591</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+33.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Property Plant And Equipment</t>
+          <t>Proceeds From Sale Of Property Plant And Equipment (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>199</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>295</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-32.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-13,834</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-6,756</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-104.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-502,104</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>-564,315</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+11.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Finance Lease Principal Payments</t>
+          <t>Finance Lease Principal Payments (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-1,316</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-826</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-59.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Proceeds From Stock Options Exercised</t>
+          <t>Proceeds From Stock Options Exercised (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>10,803</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>30,847</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-65.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-492,617</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-534,294</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+7.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-66,723</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>96,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-169.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>14,344</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>14,109</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>84,128</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>102,590</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-18.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>1,956,881</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>2,664,667</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-26.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000018/nvr-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>