--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,66 +458,66 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1,881,063</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>2,403,032</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>-21.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Interest And Fee Income Loans Held For Sale Mortgages (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
@@ -682,258 +682,258 @@
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Before Income Taxes Domestic</t>
+          <t>Income Loss From Continuing Operations Before Income Taxes Domestic (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>251,694</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>402,004</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-37.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>-53,335</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>-102,428</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+47.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>198,359</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>299,576</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-33.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>71.33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>100.41</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-29.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>67.76</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>94.83</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-28.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>2,781</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>2,984</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-6.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>2,928</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>3,159</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
@@ -1002,66 +1002,66 @@
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>5,585,778</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>6,195,533</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
@@ -1162,66 +1162,66 @@
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Deposits Assets</t>
+          <t>Deposits Assets (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>938,981</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>757,197</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+24.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
@@ -1386,66 +1386,66 @@
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>2,091,744</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>2,240,869</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>Contract With Customer Liability (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
@@ -1546,290 +1546,290 @@
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>3,202,642</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>3,057,037</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Common Stock Shares Held In Employee Trust</t>
+          <t>Common Stock Shares Held In Employee Trust (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>-16,710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>-16,710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Deferred Compensation Liability Current And Noncurrent</t>
+          <t>Deferred Compensation Liability Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>16,710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>16,710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>16,585,128</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>15,346,529</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+8.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Treasury Stock Value</t>
+          <t>Treasury Stock Value (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>-16,293,942</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>-14,449,108</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-12.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>3,494,034</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>3,954,664</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-11.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>5,585,778</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>6,195,533</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Lots And Housing Units Covered Under Sales Agreements With Customers (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
@@ -1866,866 +1866,866 @@
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>6,742</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>5,782</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+16.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>13,287</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>18,527</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-28.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Contract Land Deposit Impairment Recoveries</t>
+          <t>Contract Land Deposit Impairment Recoveries (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>8,901</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>8,118</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+9.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Mortgage Loans</t>
+          <t>Gain Loss On Sale Of Mortgage Loans (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>-38,871</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>-42,987</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+9.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Payments For Origination Of Mortgage Loans Held For Sale</t>
+          <t>Payments For Origination Of Mortgage Loans Held For Sale (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>-1,056,391</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>-1,433,354</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+26.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Mortgage Loans Held For Sale</t>
+          <t>Proceeds From Sale Of Mortgage Loans Held For Sale (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>1,371,938</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>1,416,656</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Change in Inventory (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>-214,950</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>-51,665</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-316.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deposits Outstanding</t>
+          <t>Increase Decrease In Deposits Outstanding (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>-96,424</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>-38,640</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-149.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Increase Decrease In Receivables</t>
+          <t>Increase Decrease In Receivables (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>49,904</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>-18,167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+374.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>71,782</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>55,502</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+29.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Change in Deferred Revenue</t>
+          <t>Change in Deferred Revenue (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>24,212</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>-7,180</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+437.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Other Operating Activities Cash Flow Statement</t>
+          <t>Other Operating Activities Cash Flow Statement (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>1,197</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>-4,387</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+127.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>339,686</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>207,781</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+63.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Payments To Acquire Interest In Joint Venture</t>
+          <t>Payments To Acquire Interest In Joint Venture (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>-4,388</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>-8,167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+46.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Proceeds From Divestiture Of Interest In Joint Venture</t>
+          <t>Proceeds From Divestiture Of Interest In Joint Venture (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>21,559</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>-4,871</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>-7,059</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+31.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Property Plant And Equipment</t>
+          <t>Proceeds From Sale Of Property Plant And Equipment (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>165</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-21.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>12,465</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>-15,016</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+183.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-631,956</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>-583,394</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-8.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Finance Lease Principal Payments</t>
+          <t>Finance Lease Principal Payments (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-1,476</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>-1,066</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-38.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Proceeds From Stock Options Exercised</t>
+          <t>Proceeds From Stock Options Exercised (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>54,087</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>14,938</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+262.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>-579,345</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>-569,522</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>810</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>651</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+24.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>5,255</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>3,863</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+36.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-227,194</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-376,757</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+39.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>1,729,687</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>2,287,910</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-24.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/906163/000090616326000040/nvr-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>