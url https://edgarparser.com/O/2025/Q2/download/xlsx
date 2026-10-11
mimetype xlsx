--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1898,51 +1898,51 @@
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672825000131/o-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672825000131/o-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">