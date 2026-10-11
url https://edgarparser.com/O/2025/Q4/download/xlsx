--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,1474 +458,1474 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q4 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Lease Income</t>
+          <t>Lease Income (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1,399,585</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>1,279,698</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Other Income</t>
+          <t>Other Income (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>88,357</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>60,601</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+45.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>1,487,942</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>1,340,299</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+11.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>635,435</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>606,671</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Interest Expense Operating</t>
+          <t>Interest Expense Operating (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>288,199</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>268,149</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+7.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Direct Costs Of Leased And Rented Property Or Equipment</t>
+          <t>Direct Costs Of Leased And Rented Property Or Equipment (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>108,076</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>96,309</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+12.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>54,142</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>49,114</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+10.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Impairment Of Real Estate</t>
+          <t>Impairment Of Real Estate (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>124,411</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>142,966</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-13.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Business Combination Acquisition Related Costs</t>
+          <t>Business Combination Acquisition Related Costs (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>10,261</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>-9,176</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+211.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>1,220,524</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>1,154,033</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+5.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Properties</t>
+          <t>Gain Loss On Sale Of Properties (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>67,430</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>24,985</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+169.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Gain Loss On Foreign Currency And Unrealized Derivatives Net</t>
+          <t>Gain Loss On Foreign Currency And Unrealized Derivatives Net (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>-18,902</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>535</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-3633.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>2,624</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>2,353</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+11.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>4,866</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>7,313</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-33.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>323,436</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>221,452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+46.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>-21,800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>-20,102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-8.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>301,636</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>201,350</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+49.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>-5,551</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>-1,738</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-219.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>296,085</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>199,612</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+48.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>296,085</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>199,612</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+48.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>0.33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>0.23</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+43.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>0.33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>0.23</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+43.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>4,234</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>4,280</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>4,324</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>4,330</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Foreign Currency Transaction And Translation Adjustment Net Of Tax Portion Attributable To Parent</t>
+          <t>Other Comprehensive Income Foreign Currency Transaction And Translation Adjustment Net Of Tax Portion Attributable To Parent (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>14,251</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>-92,680</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+115.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss After Reclassification And Tax Parent</t>
+          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss After Reclassification And Tax Parent (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>-1,555</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>27,446</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-105.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>12,696</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>-65,234</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+119.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>308,781</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>134,378</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+129.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>434,842</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>444,962</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>5,717,241</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>6,322,992</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-9.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>4,932,199</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>4,932,199</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>72,795,612</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>68,835,039</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+5.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>592,319</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>619,350</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-4.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Investment Building And Building Improvements</t>
+          <t>Investment Building And Building Improvements (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>43,824,410</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>40,974,535</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property At Cost</t>
+          <t>Real Estate Investment Property At Cost (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>62,192,439</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>58,295,055</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Accumulated Depreciation</t>
+          <t>Real Estate Investment Property Accumulated Depreciation (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>-8,778,536</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>-7,381,083</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-18.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Net</t>
+          <t>Real Estate Investment Property Net (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>53,413,903</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>50,913,972</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Assets Of Disposal Group Including Discontinued Operation</t>
+          <t>Assets Of Disposal Group Including Discontinued Operation (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>91,784</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>94,979</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Accounts Receivable Net</t>
+          <t>Accounts Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>1,053,487</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>877,668</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+20.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Real Estate Investments Unconsolidated Real Estate And Other Joint Ventures</t>
+          <t>Real Estate Investments Unconsolidated Real Estate And Other Joint Ventures (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>1,256,456</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>1,229,699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>5,895,700</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>4,018,568</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+46.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Commercial Paper</t>
+          <t>Commercial Paper (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>516.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>67.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+667.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Dividends Payable Current And Noncurrent</t>
+          <t>Dividends Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>255,171</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>238,045</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>1,060,969</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>759,416</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+39.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>32,671,644</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>29,783,353</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
@@ -1962,1506 +1962,1506 @@
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Below Market Lease Net</t>
+          <t>Below Market Lease Net (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>1,493,958</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>1,635,770</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-8.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>1,066,809</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>923,128</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+15.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Revolving Credit Facility And Commercial Paper</t>
+          <t>Revolving Credit Facility And Commercial Paper (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>2,023,414</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>1,130,201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+79.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Loans Payable</t>
+          <t>Loans Payable (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>1,701,615</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>2,358,417</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-27.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Secured Debt</t>
+          <t>Secured Debt (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>37,761</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>80,784</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-53.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Notes Payable</t>
+          <t>Notes Payable (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>25,031,947</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>22,657,592</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+10.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Common Stocks Including Additional Paid In Capital</t>
+          <t>Common Stocks Including Additional Paid In Capital (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>49,861,660</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>47,451,068</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Accumulated Distributions In Excess Of Net Income</t>
+          <t>Accumulated Distributions In Excess Of Net Income (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>-10,527,984</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>-8,648,559</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-21.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>105,019</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>38,229</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+174.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>39,438,695</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>38,840,738</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>685,273</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>210,948</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+224.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>40,123,968</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>39,051,686</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+2.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>72,795,612</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>68,835,039</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+5.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Land</t>
+          <t>Land (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>18,368,029</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>17,320,520</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>9,042</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>9,822</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-7.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Other Noncash Income</t>
+          <t>Other Noncash Income (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-36,552</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>-20,693</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-76.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Amortization Of Debt Discount Premium (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Amortization of Financing Costs</t>
+          <t>Amortization of Financing Costs (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>8,595</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>6,245</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+37.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Unrealized</t>
+          <t>Foreign Currency Transaction Gain Loss Unrealized (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>81,195</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>14,188</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+472.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Other Noncash Interest Income Expense Operating</t>
+          <t>Other Noncash Interest Income Expense Operating (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-322</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>2,326</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-113.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Equity Method Investment Dividends Or Distributions</t>
+          <t>Equity Method Investment Dividends Or Distributions (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>9,427</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>5,430</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+73.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Receivable And Other Operating Assets</t>
+          <t>Increase Decrease In Accounts Receivable And Other Operating Assets (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>15,080</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-12,256</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+223.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>125,001</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>39,078</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+219.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>1,203,434</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>971,963</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+23.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Payments To Acquire Commercial Real Estate</t>
+          <t>Payments To Acquire Commercial Real Estate (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-1,561,329</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-1,650,643</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Payments For Capital Improvements</t>
+          <t>Payments For Capital Improvements (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-49,435</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-36,207</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-36.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Payments To Acquire Interest In Subsidiaries And Affiliates</t>
+          <t>Payments To Acquire Interest In Subsidiaries And Affiliates (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-28,664</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-13,367</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-114.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Payments To Acquire Loans Receivable</t>
+          <t>Payments To Acquire Loans Receivable (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-805,843</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-254,160</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-217.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Property Held For Sale</t>
+          <t>Proceeds From Sale Of Property Held For Sale (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>319,808</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>138,085</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+131.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Proceeds From Collection Of Notes Receivable</t>
+          <t>Proceeds From Collection Of Notes Receivable (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>8,476</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>5,738</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+47.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Proceeds From Insurance Settlement Investing Activities</t>
+          <t>Proceeds From Insurance Settlement Investing Activities (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>415</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>370</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+12.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-2,113,622</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-1,771,659</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-19.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-743,762</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-691,861</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-7.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Repayments Of Unsecured Debt</t>
+          <t>Repayments Of Unsecured Debt (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-339,489</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Proceeds From Notes Payable</t>
+          <t>Proceeds From Notes Payable (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>800,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Repayments Of Notes Payable</t>
+          <t>Repayments Of Notes Payable (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-549,997</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Repayments Of Secured Debt</t>
+          <t>Repayments Of Secured Debt (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-421</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-114,184</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+99.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>802,290</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>932,900</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-14.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Proceeds From Dividend Reinvestment And Stock Purchase Plan Net</t>
+          <t>Proceeds From Dividend Reinvestment And Stock Purchase Plan Net (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>3,157</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>2,998</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Debt Issuance Costs</t>
+          <t>Debt Issuance Costs (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-23,170</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-1,330</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-1642.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>56,522</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-265</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+21429.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>988,508</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>864,652</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+14.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>261,852</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>237,886</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+10.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-703</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-17,327</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+95.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>77,617</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>47,629</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+63.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>520,756</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>495,506</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/726728/000072672826000011/o-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>