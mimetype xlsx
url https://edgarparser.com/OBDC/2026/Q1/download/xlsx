--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -490,2178 +490,2178 @@
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Interest Income Operating Paid In Kind</t>
+          <t>Interest Income Operating Paid In Kind (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>31,481</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>36,431</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-13.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Dividend Income Operating Paid In Cash</t>
+          <t>Dividend Income Operating Paid In Cash (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>3,195</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>13,493</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-76.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Other Income</t>
+          <t>Other Income (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Gross Investment Income Operating</t>
+          <t>Gross Investment Income Operating (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>396,774</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>464,646</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-14.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Interest Expense Operating</t>
+          <t>Interest Expense Operating (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>134,316</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>148,532</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-9.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Management Fee Expense</t>
+          <t>Management Fee Expense (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>60,693</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>62,158</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Incentive Fee Expense</t>
+          <t>Incentive Fee Expense (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>32,412</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>41,029</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-21.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Professional Fees</t>
+          <t>Professional Fees (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>4,206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>3,532</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+19.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Noninterest Expense Directors Fees</t>
+          <t>Noninterest Expense Directors Fees (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>445</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>320</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+39.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Other General And Administrative Expense</t>
+          <t>Other General And Administrative Expense (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>3,085</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>4,027</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-23.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Investment Income Investment Expense</t>
+          <t>Investment Income Investment Expense (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>235,157</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>259,598</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Net Investment Income</t>
+          <t>Net Investment Income (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>161,617</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>205,048</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-21.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Investment Income Operating Tax Expense Benefit</t>
+          <t>Investment Income Operating Tax Expense Benefit (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>2,447</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>3,746</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-34.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Investment Income Operating After Expense And Tax</t>
+          <t>Investment Income Operating After Expense And Tax (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>159,170</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>201,302</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-20.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Debt And Equity Securities Unrealized Gain Loss</t>
+          <t>Debt And Equity Securities Unrealized Gain Loss (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>-98,231</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>192,434</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-151.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Unrealized</t>
+          <t>Foreign Currency Transaction Gain Loss Unrealized (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>-3,269</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>4,012</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-181.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Unrealized Gain Loss Investment And Derivative Operating Tax Expense Benefit</t>
+          <t>Unrealized Gain Loss Investment And Derivative Operating Tax Expense Benefit (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>707</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>-1,562</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+145.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Unrealized Gain Loss On Investments</t>
+          <t>Unrealized Gain Loss On Investments (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>-100,793</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>194,884</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-151.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Debt And Equity Securities Realized Gain Loss</t>
+          <t>Debt And Equity Securities Realized Gain Loss (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>-84,905</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>-151,932</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+44.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Realized</t>
+          <t>Foreign Currency Transaction Gain Loss Realized (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>2,146</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>-1,619</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+232.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Realized Investment Gains Losses</t>
+          <t>Realized Investment Gains Losses (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>-82,759</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>-153,551</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+46.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Realized And Unrealized Gain Loss Investment Derivative And Foreign Currency Transaction Operating After Tax</t>
+          <t>Realized And Unrealized Gain Loss Investment Derivative And Foreign Currency Transaction Operating After Tax (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>-183,552</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>41,333</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-544.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>-24,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>242,635</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-110.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>-0.05</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>0.49</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-110.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>-0.05</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>0.49</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-110.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>498,903,632</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>494,825,717</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>498,903,632</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>494,825,717</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Foreign Currency Transaction Gain Loss Before Tax (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>16,018,541</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>18,375,681</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-12.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>8,454,559</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>10,160,729</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-16.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>8,864,541</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>10,636,592</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-16.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>4,963</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>5,111</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>7,477,075</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>7,673,114</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>-328,038</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>60,864</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-639.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>7,154,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>7,739,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-7.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>16,018,541</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>18,375,681</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>-12.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Payments For Purchase Of Investment Operating Activity</t>
+          <t>Payments For Purchase Of Investment Operating Activity (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>-541,229</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>-958,467</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+43.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Proceeds From Disposition Of Investment Operating Activity</t>
+          <t>Proceeds From Disposition Of Investment Operating Activity (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>1,537,542</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>719,664</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+113.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Accretion Amortization Of Discounts And Premiums Investments</t>
+          <t>Accretion Amortization Of Discounts And Premiums Investments (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>-18,168</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>-20,318</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+10.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income Operating Paid In Kind</t>
+          <t>Interest And Dividend Income Operating Paid In Kind (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>-42,830</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>-29,428</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-45.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Unrealized Gain Loss On Derivatives</t>
+          <t>Unrealized Gain Loss On Derivatives (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>2,556</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>18,364</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-86.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Net Change In Unrealized Gain Loss On Foreign Currency Forward Contracts</t>
+          <t>Net Change In Unrealized Gain Loss On Foreign Currency Forward Contracts (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>-8,280</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Unrealized Noncash</t>
+          <t>Foreign Currency Transaction Gain Loss Unrealized Noncash (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>11,549</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>-3,943</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+392.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Realized Noncash</t>
+          <t>Foreign Currency Transaction Gain Loss Realized Noncash (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>-2,671</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>1,898</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-240.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Amortization of Financing Costs</t>
+          <t>Amortization of Financing Costs (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>12,387</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>9,802</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+26.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Interest Receivable Net</t>
+          <t>Increase Decrease In Accrued Interest Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>4,109</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>29,024</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-85.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Increase Decrease Due From Affiliates</t>
+          <t>Increase Decrease Due From Affiliates (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>1,674</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>-2,732</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+161.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Change in Prepaid &amp; Other Assets</t>
+          <t>Change in Prepaid &amp; Other Assets (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>-70,943</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>18,689</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-479.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Increase Decrease In Management Fee Payable</t>
+          <t>Increase Decrease In Management Fee Payable (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>-2,450</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>12,228</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-120.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Increase Decrease In Incentive Fee Payable</t>
+          <t>Increase Decrease In Incentive Fee Payable (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>-6,488</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>1,648</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-493.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Increase Decrease In Due To Affiliates</t>
+          <t>Increase Decrease In Due To Affiliates (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>-2,254</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>2,410</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-193.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Liabilities And Other Operating Liabilities</t>
+          <t>Increase Decrease In Accrued Liabilities And Other Operating Liabilities (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>-65,873</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>-87,645</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+24.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>967,385</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>38,948</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+2383.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Debt</t>
+          <t>Proceeds From Issuance Of Debt (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>1,708,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>1,299,775</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+31.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Debt Repayments</t>
+          <t>Debt Repayments (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>-2,554,015</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>-1,167,955</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-118.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Debt Issuance Costs</t>
+          <t>Debt Issuance Costs (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>-14,445</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>-3,851</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-275.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>-35,190</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>-184,877</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>-169,931</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-8.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>-1,080,527</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>-38,892</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-2678.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>169,446</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>198,153</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-14.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Distributions Declared</t>
+          <t>Distributions Declared (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>183,707</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>214,638</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-14.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Dividends Payable Current And Noncurrent</t>
+          <t>Dividends Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>183,707</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>189,088</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Business Combination Consideration Transferred Equity Interests Issued And Issuable (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Receivable Investment Sale</t>
+          <t>Receivable Investment Sale (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>750</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Income Taxes Paid Including Excise Taxes</t>
+          <t>Income Taxes Paid Including Excise Taxes (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>6,506</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>1,567</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+315.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-113,142</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-202139.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>455,400</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>514,212</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-11.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1655888/000165588826000033/obdc-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>