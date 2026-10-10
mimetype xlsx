--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -2026,83 +2026,83 @@
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>9,365</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>-0.2%</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1660134/000166013426000051/okta-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Common Stock Shares Outstanding (Q)</t>
+          <t>Common Stock Shares Outstanding (INSTANT)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1660134/000166013426000051/okta-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Common Stock Shares Issued (Q)</t>
+          <t>Common Stock Shares Issued (INSTANT)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1660134/000166013426000051/okta-20260430.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">