--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -410,2964 +410,3764 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F91"/>
+  <dimension ref="A1:F116"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Metric</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Q1 2026</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Cloud Revenues</t>
+          <t>Revenues, Cloud</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>7,186</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>5,623</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>+27.8%</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Software Revenues</t>
+          <t>Revenues, Software</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>5,721</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>5,766</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>-0.8%</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Hardware Revenues</t>
+          <t>Revenues, Hardware</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>670</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>655</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>+2.3%</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Sales Revenue Services Net1</t>
+          <t>Revenues, Services</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>1,349</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>1,263</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>+6.8%</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Total revenues</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>14,926</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>13,307</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>+12.2%</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Cloud And Software Expenses</t>
+          <t>Operating expenses, Cloud and software</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>3,607</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>2,597</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>+38.9%</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Hardware Expenses</t>
+          <t>Operating expenses, Hardware</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>178</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>162</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>+9.9%</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Services Expense</t>
+          <t>Operating expenses, Services</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>1,099</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>1,147</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>-4.2%</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Sales &amp; Marketing</t>
+          <t>Operating expenses, Sales and marketing</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>2,063</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>2,036</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>+1.3%</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Research &amp; Development</t>
+          <t>Operating expenses, Research and development</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>2,491</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>2,306</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>+8.0%</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>Operating expenses, General and administrative</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>376</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>358</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>+5.0%</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Amortization Of Intangible Assets</t>
+          <t>Operating expenses, Amortization of intangible assets</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>420</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>624</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>-32.7%</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Business Combination Acquisition Related Costs</t>
+          <t>Operating expenses, Acquisition related and other</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>0.0%</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Restructuring Charges</t>
+          <t>Operating expenses, Restructuring</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>402</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>+450.7%</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total operating expenses</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>10,649</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>9,316</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>+14.3%</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating income</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>4,277</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>3,991</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>+7.2%</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest expense</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>-923</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>-842</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>-9.6%</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Nonoperating Income Expense Including Elimination Of Net Income Loss Attributable To Noncontrolling Interests</t>
+          <t>Non-operating income, net</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>+265.0%</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Including Noncontrolling Interest Before Income Taxes Extraordinary Items</t>
+          <t>Income before income taxes</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>3,427</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>3,169</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>+8.1%</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Provision for income taxes</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>500</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>240</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>+108.3%</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net income</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>2,927</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>2,929</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>-0.1%</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>Earnings per share, basic</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>1.04</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>1.06</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>-1.9%</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>Earnings per share, diluted</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>1.01</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>1.03</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>-1.9%</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Weighted average common shares outstanding, basic</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>2,826</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>2,761</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>+2.4%</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Weighted average common shares outstanding, diluted</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>2,909</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>2,851</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>+2.0%</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Interest Income</t>
+          <t>Non-GAAP total revenues</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>14,926</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>13,307</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-22.6%</t>
+          <t>+12.2%</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Non-GAAP total operating expenses</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>8,690</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>7,599</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+104.1%</t>
+          <t>+14.4%</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Net Income (Q)</t>
+          <t>Non-GAAP operating income</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>6,236</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>5,708</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>+9.3%</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Non-GAAP income tax effects</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>2,932</t>
+          <t>1,103</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>3,033</t>
+          <t>922</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-3.3%</t>
+          <t>+19.6%</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Non-GAAP net income</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>4,283</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>104</t>
+          <t>3,964</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-95.2%</t>
+          <t>+8.0%</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Before Tax</t>
+          <t>Non-GAAP diluted earnings per share</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>-31</t>
+          <t>1.47</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>-50</t>
+          <t>1.39</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+38.0%</t>
+          <t>+5.8%</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Gain Loss On Investments</t>
+          <t>Non-GAAP diluted weighted average common shares outstanding</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>-52</t>
+          <t>2,909</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>-69</t>
+          <t>2,851</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+24.6%</t>
+          <t>+2.0%</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Reconciliation adjustment, Stock-based compensation</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>10,445</t>
+          <t>1,124</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>10,616</t>
+          <t>1,007</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>+11.6%</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Available For Sale Securities Debt Securities Current</t>
+          <t>Reconciliation adjustment, Amortization of intangible assets</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>560</t>
+          <t>420</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>295</t>
+          <t>624</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+89.8%</t>
+          <t>-32.7%</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Reconciliation adjustment, Acquisition related and other</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>8,843</t>
+          <t>13</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>8,021</t>
+          <t>13</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+10.2%</t>
+          <t>0.0%</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Prepaid Expenses &amp; Other Current Assets</t>
+          <t>Reconciliation adjustment, Restructuring</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>4,786</t>
+          <t>402</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>4,140</t>
+          <t>73</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+15.6%</t>
+          <t>+450.7%</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Stock-based compensation, Cloud and software</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>24,634</t>
+          <t>156</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>23,072</t>
+          <t>141</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+6.8%</t>
+          <t>+10.6%</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Stock-based compensation, Hardware</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>53,194</t>
+          <t>7</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>23,094</t>
+          <t>6</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+130.3%</t>
+          <t>+16.7%</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Stock-based compensation, Services</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>4,167</t>
+          <t>49</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>6,270</t>
+          <t>43</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-33.5%</t>
+          <t>+14.0%</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Stock-based compensation, Sales and marketing</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>62,211</t>
+          <t>177</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>62,249</t>
+          <t>162</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>+9.3%</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Stock-based compensation, Research and development</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>11,734</t>
+          <t>647</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>12,219</t>
+          <t>569</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-4.0%</t>
+          <t>+13.7%</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Stock-based compensation, General and administrative</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>24,509</t>
+          <t>88</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>17,310</t>
+          <t>86</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+41.6%</t>
+          <t>+2.3%</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Assets Noncurrent</t>
+          <t>Total stock-based compensation</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>155,815</t>
+          <t>1,124</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>121,142</t>
+          <t>1,007</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+28.6%</t>
+          <t>+11.6%</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Cash and cash equivalents</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>180,449</t>
+          <t>10,445</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>144,214</t>
+          <t>10,786</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+25.1%</t>
+          <t>-3.2%</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Marketable securities</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>15,979</t>
+          <t>560</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>417</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>+34.3%</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Notes Payable Current</t>
+          <t>Trade receivables, net</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>9,079</t>
+          <t>8,843</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>9,201</t>
+          <t>8,558</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-1.3%</t>
+          <t>+3.3%</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Prepaid expenses and other current assets</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>8,203</t>
+          <t>4,786</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>2,207</t>
+          <t>4,818</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+271.7%</t>
+          <t>-0.7%</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Employee Related Liabilities Current</t>
+          <t>Total Current Assets</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>1,794</t>
+          <t>24,634</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>1,772</t>
+          <t>24,579</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+1.2%</t>
+          <t>+0.2%</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current)</t>
+          <t>Property, plant and equipment, net</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>12,098</t>
+          <t>53,194</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>11,455</t>
+          <t>43,522</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+5.6%</t>
+          <t>+22.2%</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Other Liabilities Current</t>
+          <t>Intangible assets, net</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>8,700</t>
+          <t>4,167</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>7,410</t>
+          <t>4,587</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+17.4%</t>
+          <t>-9.2%</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Goodwill</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>39,874</t>
+          <t>62,211</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>32,045</t>
+          <t>62,207</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+24.4%</t>
+          <t>0.0%</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Long Term Notes And Loans</t>
+          <t>Deferred tax assets</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>82,236</t>
+          <t>11,734</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>75,314</t>
+          <t>11,877</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+9.2%</t>
+          <t>-1.2%</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Accrued Income Taxes Noncurrent</t>
+          <t>Other non-current assets</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>10,583</t>
+          <t>24,509</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>11,038</t>
+          <t>21,589</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-4.1%</t>
+          <t>+13.5%</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Total Non-Current Assets</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>14,094</t>
+          <t>155,815</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>143,782</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>+8.4%</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Total Assets</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>8,996</t>
+          <t>180,449</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>11,106</t>
+          <t>168,361</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-19.0%</t>
+          <t>+7.2%</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Liabilities Noncurrent</t>
+          <t>Notes payable and other borrowings, current</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>115,909</t>
+          <t>9,079</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>100,900</t>
+          <t>7,271</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+14.9%</t>
+          <t>+24.9%</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Contract With Customer Liability Noncurrent</t>
+          <t>Accounts payable</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>1,264</t>
+          <t>8,203</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>1,429</t>
+          <t>5,113</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-11.5%</t>
+          <t>+60.4%</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Accrued compensation and related benefits</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>512</t>
+          <t>1,794</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>453</t>
+          <t>2,243</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+13.0%</t>
+          <t>-20.0%</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Common Stocks Including Additional Paid In Capital</t>
+          <t>Deferred revenues</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>39,378</t>
+          <t>12,098</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>33,083</t>
+          <t>9,387</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+19.0%</t>
+          <t>+28.9%</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Other current liabilities</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>-14,054</t>
+          <t>8,700</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>-20,939</t>
+          <t>8,629</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+32.9%</t>
+          <t>+0.8%</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Total Current Liabilities</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>-1,170</t>
+          <t>39,874</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>-1,328</t>
+          <t>32,643</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+11.9%</t>
+          <t>+22.2%</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Notes payable and other borrowings, non-current</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>24,154</t>
+          <t>82,236</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>10,816</t>
+          <t>85,297</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+123.3%</t>
+          <t>-3.6%</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Income taxes payable</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>24,666</t>
+          <t>10,583</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>11,269</t>
+          <t>10,269</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+118.9%</t>
+          <t>+3.1%</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Operating lease liabilities</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>180,449</t>
+          <t>14,094</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>144,214</t>
+          <t>11,536</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+25.1%</t>
+          <t>+22.2%</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Cash Flow Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Depreciation</t>
+          <t>Other non-current liabilities</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>1,351</t>
+          <t>8,996</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>804</t>
+          <t>7,647</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+68.0%</t>
+          <t>+17.6%</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Cash Flow Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Total Non-Current Liabilities</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>515</t>
+          <t>115,909</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>-151</t>
+          <t>114,749</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+441.1%</t>
+          <t>+1.0%</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Cash Flow Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stockholders' Equity</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>1,124</t>
+          <t>24,666</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>1,007</t>
+          <t>20,969</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+11.6%</t>
+          <t>+17.6%</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Cash Flow Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Total Liabilities and Stockholders' Equity</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>164</t>
+          <t>180,449</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>168,361</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+26.2%</t>
+          <t>+7.2%</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Cash Flow Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Cash flows from operating activities, Net income</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-245</t>
+          <t>2,927</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-81</t>
+          <t>2,929</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-202.5%</t>
+          <t>-0.1%</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Cash Flow Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Change in Prepaid &amp; Other Assets</t>
+          <t>Cash flows from operating activities, Depreciation</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>59</t>
+          <t>1,351</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>367</t>
+          <t>804</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-83.9%</t>
+          <t>+68.0%</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Cash Flow Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Other Operating Liabilities</t>
+          <t>Cash flows from operating activities, Amortization of intangible assets</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-334</t>
+          <t>420</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-531</t>
+          <t>624</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+37.1%</t>
+          <t>-32.7%</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Cash Flow Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Income Taxes Payable</t>
+          <t>Cash flows from operating activities, Deferred income taxes</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-391</t>
+          <t>515</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>-151</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-1729.2%</t>
+          <t>+441.1%</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Cash Flow Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Change in Deferred Revenue</t>
+          <t>Cash flows from operating activities, Stock-based compensation</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>2,550</t>
+          <t>1,124</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>2,305</t>
+          <t>1,007</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+10.6%</t>
+          <t>+11.6%</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Cash Flow Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Cash flows from operating activities, Other, net</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>8,140</t>
+          <t>164</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>7,427</t>
+          <t>130</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+9.6%</t>
+          <t>+26.2%</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Cash Flow Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Payments To Acquire Investments</t>
+          <t>Increase in trade receivables, net</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-471</t>
+          <t>-245</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-477</t>
+          <t>-81</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+1.3%</t>
+          <t>-202.5%</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Cash Flow Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Available For Sale Securities</t>
+          <t>Decrease in prepaid expenses and other assets</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>255</t>
+          <t>59</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>367</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+1600.0%</t>
+          <t>-83.9%</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Cash Flow Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Decrease in accounts payable and other liabilities</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-8,502</t>
+          <t>-334</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-2,303</t>
+          <t>-531</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-269.2%</t>
+          <t>+37.1%</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Cash Flow Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>(Decrease) increase in income taxes payable</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-8,718</t>
+          <t>-391</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-2,765</t>
+          <t>24</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-215.3%</t>
+          <t>-1729.2%</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Cash Flow Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Increase in deferred revenues</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-95</t>
+          <t>2,550</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-150</t>
+          <t>2,305</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+36.7%</t>
+          <t>+10.6%</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Cash Flow Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Net cash provided by operating activities</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>1,170</t>
+          <t>8,140</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>179</t>
+          <t>7,427</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+553.6%</t>
+          <t>+9.6%</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Cash Flow Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Purchases of marketable securities and other investments</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-17</t>
+          <t>-471</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-851</t>
+          <t>-477</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+98.0%</t>
+          <t>+1.3%</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Cash Flow Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Proceeds from sales and maturities of marketable securities and other investments</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-1,413</t>
+          <t>255</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-1,103</t>
+          <t>15</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-28.1%</t>
+          <t>+1600.0%</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Cash Flow Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Repayments Of Commercial Paper</t>
+          <t>Capital expenditures</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-238</t>
+          <t>-8,502</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-396</t>
+          <t>-2,303</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+39.9%</t>
+          <t>-269.2%</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Cash Flow Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Debt Repayments</t>
+          <t>Net cash used for investing activities</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-1,052</t>
+          <t>-8,718</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-7,630</t>
+          <t>-2,765</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+86.2%</t>
+          <t>-215.3%</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Cash Flow Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Payments for repurchases of common stock</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>1,855</t>
+          <t>-95</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-261</t>
+          <t>-150</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+810.7%</t>
+          <t>+36.7%</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Cash Flow Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Proceeds from issuances of common stock</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>210</t>
+          <t>1,170</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-4,585</t>
+          <t>179</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+104.6%</t>
+          <t>+553.6%</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Cash Flow Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Shares repurchased for tax withholdings upon vesting of restricted stock-based awards</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>4,010</t>
+          <t>-17</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>1,582</t>
+          <t>-851</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+153.5%</t>
+          <t>+98.0%</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Cash Flow Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Payments of dividends to stockholders</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>-1,413</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>-1,103</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-68.2%</t>
+          <t>-28.1%</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Cash Flow Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Repayments of commercial paper, net</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-341</t>
+          <t>-238</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>-396</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-310.5%</t>
+          <t>+39.9%</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Cash Flow Statement</t>
+          <t>Earnings Summary</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Proceeds from issuances of term loan credit agreements</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>5,627</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>-100.0%</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>Earnings Summary</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>Repayments of senior notes and other borrowings</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>-1,052</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>-7,630</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>+86.2%</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>Earnings Summary</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>Other financing activities, net</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>1,855</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>-261</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>+810.7%</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>Earnings Summary</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>Net cash provided by (used for) financing activities</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>210</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>-4,585</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>+104.6%</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>Earnings Summary</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>Effect of exchange rate changes on cash and cash equivalents</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>85</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>-68.2%</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
+          <t>Earnings Summary</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>Net (decrease) increase in cash and cash equivalents</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>-341</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>162</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>-310.5%</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>Earnings Summary</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>Cash and cash equivalents at beginning of period</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>10,786</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>10,454</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>+3.2%</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
+          <t>Earnings Summary</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>Cash and cash equivalents at end of period</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
           <t>10,445</t>
         </is>
       </c>
-      <c r="D91" t="inlineStr">
+      <c r="D98" t="inlineStr">
         <is>
           <t>10,616</t>
         </is>
       </c>
-      <c r="E91" t="inlineStr">
+      <c r="E98" t="inlineStr">
         <is>
           <t>-1.6%</t>
         </is>
       </c>
-      <c r="F91" t="inlineStr">
-[...1 lines deleted...]
-          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525200095/orcl-20250831.htm</t>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr">
+        <is>
+          <t>Earnings Summary</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>Trailing 4-quarter GAAP Operating Cash Flow</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>21,534</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>19,126</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>+12.6%</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr">
+        <is>
+          <t>Earnings Summary</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>Trailing 4-quarter Capital Expenditures</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>-27,414</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>-7,855</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>-249.0%</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
+        <is>
+          <t>Earnings Summary</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>Trailing 4-quarter Free Cash Flow</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>-5,880</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>11,271</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>-152.2%</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
+        <is>
+          <t>Earnings Summary</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>Trailing 4-quarter GAAP Net Income</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>12,441</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>10,976</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>+13.3%</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>Earnings Summary</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>Revenues by offerings, Cloud</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>7,186</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>5,623</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>+27.8%</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
+        <is>
+          <t>Earnings Summary</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>Revenues by offerings, Software license</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>766</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>870</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>-12.0%</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr">
+        <is>
+          <t>Earnings Summary</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>Revenues by offerings, Software support</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>4,955</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>4,896</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>+1.2%</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="inlineStr">
+        <is>
+          <t>Earnings Summary</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>Revenues by offerings, Software</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>5,721</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>5,766</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>-0.8%</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="inlineStr">
+        <is>
+          <t>Earnings Summary</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>Revenues by offerings, Hardware</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>670</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>655</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>+2.3%</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr">
+        <is>
+          <t>Earnings Summary</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>Revenues by offerings, Services</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>1,349</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>1,263</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>+6.8%</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="inlineStr">
+        <is>
+          <t>Earnings Summary</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>Revenues by offerings, Total revenues</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>14,926</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>13,307</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>+12.2%</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr">
+        <is>
+          <t>Earnings Summary</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>Cloud revenues by offerings, Cloud applications</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>3,839</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>3,469</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>+10.7%</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr">
+        <is>
+          <t>Earnings Summary</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>Cloud revenues by offerings, Cloud infrastructure</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>3,347</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>2,154</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>+55.4%</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="inlineStr">
+        <is>
+          <t>Earnings Summary</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>Cloud revenues by offerings, Total cloud revenues</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>7,186</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>5,623</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>+27.8%</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="inlineStr">
+        <is>
+          <t>Earnings Summary</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>Geographic revenues, Americas</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>9,662</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>8,372</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>+15.4%</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="inlineStr">
+        <is>
+          <t>Earnings Summary</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>Geographic revenues, Europe/Middle East/Africa</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>3,481</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>3,228</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>+7.8%</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="inlineStr">
+        <is>
+          <t>Earnings Summary</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>Geographic revenues, Asia Pacific</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>1,783</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>1,707</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>+4.5%</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="inlineStr">
+        <is>
+          <t>Earnings Summary</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>Geographic revenues, Total revenues</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>14,926</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>13,307</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>+12.2%</t>
+        </is>
+      </c>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t>https://www.sec.gov/Archives/edgar/data/1341439/000119312525199175/orcl-ex99_1.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>