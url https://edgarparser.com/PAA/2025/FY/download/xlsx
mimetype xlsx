--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,674 +458,674 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>44,262</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>48,889</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>-9.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Cost of Revenue (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>40,433</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>45,162</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-10.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Operating Costs And Expenses</t>
+          <t>Operating Costs And Expenses (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>1,154</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>1,471</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-21.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>342</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>328</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>953</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>901</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+5.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Gain Loss On Sales Of Assets And Asset Impairment Charges</t>
+          <t>Gain Loss On Sales Of Assets And Asset Impairment Charges (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>-54</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>159</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-134.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>42,828</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>48,021</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-10.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>1,434</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>868</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+65.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-15.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Gains Losses On Investments In Unconsolidated Entities Net</t>
+          <t>Gains Losses On Investments In Unconsolidated Entities Net (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+106.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>-554</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>-430</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-28.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+68.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>1,401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>969</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+44.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Current Income Tax Expense Benefit</t>
+          <t>Current Income Tax Expense Benefit (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>-82</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+98.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>-14</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-180.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Income Loss From Continuing Operations Including Portion Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>1,386</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>882</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+57.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Income Loss From Discontinued Operations Net Of Tax</t>
+          <t>Income Loss From Discontinued Operations Net Of Tax (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>383</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>231</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+65.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>1,769</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>1,113</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+58.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>-334</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>-341</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>1,435</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>772</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+85.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Net Income Loss From Continuing Operations Allocated To Common Unitholders Basic (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
@@ -1642,1090 +1642,1090 @@
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-82.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>1,622</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>525</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+209.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax (FY)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Operating Lease Lease Income</t>
+          <t>Operating Lease Lease Income (FY)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-20.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Preferred Stock Dividends Income Statement Impact (FY)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>328</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>348</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-5.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Receivables Net Current</t>
+          <t>Receivables Net Current (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>3,598</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>3,679</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Inventory (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>261</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-19.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Assets Of Disposal Group Including Discontinued Operation Current</t>
+          <t>Assets Of Disposal Group Including Discontinued Operation Current (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>479</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>415</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+15.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Other Assets Current</t>
+          <t>Other Assets Current (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>117</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+18.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>4,733</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>4,802</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>1,754</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>1,677</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+4.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>198</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>189</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Inventory Noncurrent</t>
+          <t>Inventory Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>214</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-11.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Disposal Group Including Discontinued Operation Assets Noncurrent</t>
+          <t>Disposal Group Including Discontinued Operation Assets Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>2,557</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>2,349</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+8.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-24.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>30,169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>26,562</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+13.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Before Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Before Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>22,536</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>18,528</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+21.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>-5,676</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>-5,082</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-11.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>16,860</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>13,446</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+25.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Equity Method Investments</t>
+          <t>Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>2,846</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>2,811</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Linefill</t>
+          <t>Linefill (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>900</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>904</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Accounts Payable Trade Current</t>
+          <t>Accounts Payable Trade Current (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>3,457</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>3,647</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Debt Current</t>
+          <t>Debt Current (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>563</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>407</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+38.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Liabilities Of Disposal Group Including Discontinued Operation Current</t>
+          <t>Liabilities Of Disposal Group Including Discontinued Operation Current (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>350</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+9.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Other Liabilities Current</t>
+          <t>Other Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>529</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>546</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>4,931</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>4,950</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Senior Long Term Notes</t>
+          <t>Senior Long Term Notes (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>9,118</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>7,141</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+27.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Other Long Term Debt Noncurrent</t>
+          <t>Other Long Term Debt Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>1,578</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+2154.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>202</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Liabilities Of Disposal Group Including Discontinued Operation Noncurrent</t>
+          <t>Liabilities Of Disposal Group Including Discontinued Operation Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>606</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>576</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>654</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>537</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+21.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Liabilities Noncurrent</t>
+          <t>Liabilities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>12,158</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>8,516</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+42.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
@@ -2762,1080 +2762,1080 @@
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>30,169</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>26,562</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+13.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Limited Partners Capital Account (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Partners Capital</t>
+          <t>Partners Capital (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>9,836</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>9,813</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Partners Capital Attributable To Noncontrolling Interest</t>
+          <t>Partners Capital Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>3,244</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>3,283</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Partners Capital Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Partners Capital Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>13,080</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>13,096</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Allocated Share Based Compensation Expense</t>
+          <t>Allocated Share Based Compensation Expense (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>50</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Before Tax</t>
+          <t>Foreign Currency Transaction Gain Loss Before Tax (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-12</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+208.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Net Cash Paid Receivedfor Terminated Hedging Instruments</t>
+          <t>Net Cash Paid Receivedfor Terminated Hedging Instruments (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-35.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Equity Method Investment Dividends Or Distributions</t>
+          <t>Equity Method Investment Dividends Or Distributions (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>486</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>505</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-11.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts And Other Receivables</t>
+          <t>Increase Decrease In Accounts And Other Receivables (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+168.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Change in Inventory (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-20.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-334</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-57</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-486.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Net Cash Provided By Used In Operating Activities Continuing Operations</t>
+          <t>Net Cash Provided By Used In Operating Activities Continuing Operations (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>2,452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>2,236</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Cash Provided By Used In Operating Activities Discontinued Operations</t>
+          <t>Cash Provided By Used In Operating Activities Discontinued Operations (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>484</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>254</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+90.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>2,936</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>2,490</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+17.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Payments To Acquire Businesses And Interest In Affiliates</t>
+          <t>Payments To Acquire Businesses And Interest In Affiliates (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-2,651</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-248</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-969.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Capital Contributions To Equity Method Investees</t>
+          <t>Capital Contributions To Equity Method Investees (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+50.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-643</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-448</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-43.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Cash Paid Related To Purchases Of Linefill</t>
+          <t>Cash Paid Related To Purchases Of Linefill (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-27</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-21</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-28.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Productive Assets</t>
+          <t>Proceeds From Sale Of Productive Assets (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>81</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+636.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Payments To Fund Longterm Loans To Related Parties</t>
+          <t>Payments To Fund Longterm Loans To Related Parties (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-330</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-629</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+47.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Net Cash Provided By Used In Investing Activities Continuing Operations</t>
+          <t>Net Cash Provided By Used In Investing Activities Continuing Operations (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-3,572</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-1,334</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-167.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Cash Provided By Used In Investing Activities Discontinued Operations</t>
+          <t>Cash Provided By Used In Investing Activities Discontinued Operations (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-197</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-170</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-15.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-3,769</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-1,504</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-150.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Commercial Paper</t>
+          <t>Proceeds From Repayments Of Commercial Paper (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>577</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-40</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+1542.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Repayments Of Lines Of Credit</t>
+          <t>Repayments Of Lines Of Credit (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-1,114</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Term Loan</t>
+          <t>Proceeds From Issuance Of Term Loan (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>1,100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Senior Long Term Debt</t>
+          <t>Proceeds From Issuance Of Senior Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>2,998</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>650</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+361.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Repayments Of Senior Debt</t>
+          <t>Repayments Of Senior Debt (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-1,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>-750</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-33.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Proceeds From Related Party Debt</t>
+          <t>Proceeds From Related Party Debt (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>330</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>629</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>-47.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Payments For Repurchase Of Preferred Stock And Preference Stock</t>
+          <t>Payments For Repurchase Of Preferred Stock And Preference Stock (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-333</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
@@ -3850,354 +3850,354 @@
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Minority Interest</t>
+          <t>Payments Of Dividends Minority Interest (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>-447</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>-425</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>-5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Proceeds From Minority Shareholders</t>
+          <t>Proceeds From Minority Shareholders (FY)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>75</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+31.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (FY)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>-84</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>-53</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>-58.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>799</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>-1,077</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>+174.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Debt Repayments (FY)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>516</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>381</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>+35.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>269</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>-63.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (FY)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>-13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>+207.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>-20</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>-102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>+80.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>328</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>348</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>-5.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1070423/000107042326000014/paa-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>