--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,3810 +458,3810 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Interest And Fee Income Loans And Leases</t>
+          <t>Interest And Fee Income Loans And Leases (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1,295,474</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>1,313,162</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>-1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income Securities</t>
+          <t>Interest And Dividend Income Securities (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>230,696</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>246,726</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Interest Income Federal Funds Sold And Other Earning Assets</t>
+          <t>Interest Income Federal Funds Sold And Other Earning Assets (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>44,153</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>63,825</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-30.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income Operating</t>
+          <t>Interest And Dividend Income Operating (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>1,570,323</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>1,623,713</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>-3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Interest Expense Deposits</t>
+          <t>Interest Expense Deposits (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>379,977</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>408,624</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Interest Expense Other</t>
+          <t>Interest Expense Other (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>104,234</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>181,640</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-42.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Interest Expense Securities Sold Under Agreements To Repurchase</t>
+          <t>Interest Expense Securities Sold Under Agreements To Repurchase (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>4,620</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>6,954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-33.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Interest Expense Operating</t>
+          <t>Interest Expense Operating (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>488,831</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>597,218</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-18.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Interest Income Expense Net</t>
+          <t>Interest Income Expense Net (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>1,081,492</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>1,026,495</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Interest Income Expense After Provision For Loan Loss</t>
+          <t>Interest Income Expense After Provision For Loan Loss (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>1,081,492</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>1,017,429</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Nonsufficient Funds Fees</t>
+          <t>Nonsufficient Funds Fees (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>37,552</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>35,417</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Noninterest Income Credit Card Debit Card And A T M Card</t>
+          <t>Noninterest Income Credit Card Debit Card And A T M Card (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>37,408</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>37,308</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Noninterest Income Service Charges On Deposit Accounts</t>
+          <t>Noninterest Income Service Charges On Deposit Accounts (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>29,988</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>26,498</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+13.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Noninterest Income Trust</t>
+          <t>Noninterest Income Trust (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>14,648</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>14,750</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Noninterest Income Mortgage</t>
+          <t>Noninterest Income Mortgage (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>3,859</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>3,096</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+24.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Brokerage Commissions Revenue</t>
+          <t>Brokerage Commissions Revenue (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>5,385</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>4,742</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+13.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Gain Loss On Disposition Of Assets1</t>
+          <t>Gain Loss On Disposition Of Assets1 (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>1,217</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>2,824</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-56.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Noninterest Income Other Operating Income</t>
+          <t>Noninterest Income Other Operating Income (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>38,244</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>29,929</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+27.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Noninterest Income</t>
+          <t>Noninterest Income (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>168,301</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>165,809</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>353,105</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>352,353</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Occupancy Net</t>
+          <t>Occupancy Net (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>37,088</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>35,786</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Debit Card Data Processing And Software Amortization</t>
+          <t>Debit Card Data Processing And Software Amortization (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>48,614</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>47,300</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Regulatory Assessments And Fdic Insurance</t>
+          <t>Regulatory Assessments And Fdic Insurance (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>18,095</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>27,370</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-33.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Amortization Of Intangible Assets</t>
+          <t>Amortization Of Intangible Assets (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>14,442</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>15,670</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-7.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Depreciation Nonproduction</t>
+          <t>Depreciation Nonproduction (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>19,674</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>19,054</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Communication</t>
+          <t>Communication (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>13,988</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>13,697</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Foreclosed Real Estate Expense And Revenue</t>
+          <t>Foreclosed Real Estate Expense And Revenue (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>653</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>-291</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+324.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Business Combination Acquisition Related Costs</t>
+          <t>Business Combination Acquisition Related Costs (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>330</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>4,444</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-92.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Other Noninterest Expense</t>
+          <t>Other Noninterest Expense (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>50,224</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>55,190</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-9.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Noninterest Expense</t>
+          <t>Noninterest Expense (FY)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>556,213</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>570,573</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (FY)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>693,580</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>612,665</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+13.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>150,737</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>133,279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+13.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>542,843</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>479,386</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+13.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>5.72</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>5.05</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+13.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>5.72</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>5.05</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+13.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Research &amp; Development</t>
+          <t>Research &amp; Development (FY)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>8,071</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>7,538</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+7.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Operating Expenses (FY)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>544,171</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>479,160</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+13.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>1,328</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>-226</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+687.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>94,917</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>95,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>94,917</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>95,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Noninterest Income Other</t>
+          <t>Noninterest Income Other (FY)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>19,640</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>11,665</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+68.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Professional Fees</t>
+          <t>Professional Fees (FY)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>8,093</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>12,101</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-33.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (FY)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>19.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>19.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>3,503,127</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>3,503,129</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>51,605</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>66,047</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-21.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>383,449</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>371,238</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>38,463,425</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>39,566,738</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Cash And Due From Banks</t>
+          <t>Cash And Due From Banks (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>1,747,511</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>1,972,175</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-11.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Federal Funds Sold</t>
+          <t>Federal Funds Sold (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>217</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-25.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents And Federal Funds Sold</t>
+          <t>Cash Cash Equivalents And Federal Funds Sold (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>1,747,728</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>1,972,467</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-11.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Available For Sale Securities Debt Securities</t>
+          <t>Available For Sale Securities Debt Securities (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>338,197</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>336,960</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Held To Maturity Securities</t>
+          <t>Held To Maturity Securities (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>10,275,228</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>10,757,464</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Marketable Securities</t>
+          <t>Marketable Securities (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>10,613,425</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>11,094,424</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Loans Receivable Held For Sale Amount</t>
+          <t>Loans Receivable Held For Sale Amount (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>14,155</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>10,690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+32.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Loans And Lease Receivable Net Of Deferred Income</t>
+          <t>Loans And Lease Receivable Net Of Deferred Income (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>20,486,415</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>21,057,616</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-2.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Loans And Leases Receivable Net Of Deferred Income Related To Warehouse Purchase Program</t>
+          <t>Loans And Leases Receivable Net Of Deferred Income Related To Warehouse Purchase Program (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>1,304,798</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>1,080,903</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+20.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Loans And Leases Receivable Net Of Deferred Income And Loan Receivable Held For Sale Amount</t>
+          <t>Loans And Leases Receivable Net Of Deferred Income And Loan Receivable Held For Sale Amount (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>21,805,368</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>22,149,209</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Loans And Lease Receivable Allowance</t>
+          <t>Loans And Lease Receivable Allowance (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>-333,742</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>-351,805</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Loans And Lease Receivable Net Reported Amount</t>
+          <t>Loans And Lease Receivable Net Reported Amount (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>21,471,626</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>21,797,404</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Interest Receivable</t>
+          <t>Interest Receivable (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>99,297</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>104,367</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Other Real Estate</t>
+          <t>Other Real Estate (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>13,296</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>5,701</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+133.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Bank Owned Life Insurance</t>
+          <t>Bank Owned Life Insurance (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>392,756</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>386,247</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Federal Home Loan Bank Stock</t>
+          <t>Federal Home Loan Bank Stock (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>86,950</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>138,200</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-37.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>100,166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>127,514</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-21.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Interest Payable Current And Noncurrent</t>
+          <t>Interest Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>30,913</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>41,910</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-26.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>30,847,285</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>32,128,243</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Noninterest Bearing Deposit Liabilities</t>
+          <t>Noninterest Bearing Deposit Liabilities (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>9,467,911</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>9,798,438</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Interest Bearing Deposit Liabilities</t>
+          <t>Interest Bearing Deposit Liabilities (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>19,014,573</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>18,582,900</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Deposits</t>
+          <t>Deposits (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>28,482,484</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>28,381,338</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Other Borrowings</t>
+          <t>Other Borrowings (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>1,950,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>3,200,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-39.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Securities Sold Under Agreements To Repurchase</t>
+          <t>Securities Sold Under Agreements To Repurchase (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>201,216</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>221,913</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-9.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Off Balance Sheet Credit Loss Liability</t>
+          <t>Off Balance Sheet Credit Loss Liability (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>37,646</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>37,646</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>145,026</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>245,436</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-40.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>93,058</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>95,276</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>3,653,751</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>3,796,622</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>3,869,627</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>3,548,221</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+9.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income Loss Available For Sale Securities Adjustment Net Of Tax</t>
+          <t>Accumulated Other Comprehensive Income Loss Available For Sale Securities Adjustment Net Of Tax (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-296</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-1,624</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+81.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>7,616,140</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>7,438,495</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>38,463,425</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>39,566,738</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>542,843</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>479,386</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+13.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Depreciation Amortization And Accretion Net</t>
+          <t>Depreciation Amortization And Accretion Net (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>34,116</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>34,724</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-3,738</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>2,616</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-242.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Amortization Of Financing Costs And Discounts</t>
+          <t>Amortization Of Financing Costs And Discounts (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>17,498</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>22,836</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-23.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Gains Losses On Sales Of Other Real Estate</t>
+          <t>Gains Losses On Sales Of Other Real Estate (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-1,441</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-3,639</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+60.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Net Accretion Of Discount On Deposits</t>
+          <t>Net Accretion Of Discount On Deposits (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-154</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+91.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Net Accretion Of Discount On Loans</t>
+          <t>Net Accretion Of Discount On Loans (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-12,402</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-17,490</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+29.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Loans Held For Sale</t>
+          <t>Proceeds From Sale Of Loans Held For Sale (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>152,684</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>136,747</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+11.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Payments For Origination And Purchases Of Loans Held For Sale</t>
+          <t>Payments For Origination And Purchases Of Loans Held For Sale (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-157,786</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-141,782</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-11.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>12,102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>12,843</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-5.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>82,468</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-106,525</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+177.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Liabilities And Other Operating Liabilities</t>
+          <t>Increase Decrease In Accrued Liabilities And Other Operating Liabilities (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-116,818</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>55,311</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-311.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>549,513</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>472,694</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+16.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Held To Maturity Securities</t>
+          <t>Proceeds From Sale And Maturity Of Held To Maturity Securities (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>1,521,380</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>1,786,621</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-14.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Payments To Acquire Held To Maturity Securities</t>
+          <t>Payments To Acquire Held To Maturity Securities (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-1,061,415</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-211,391</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-402.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Available For Sale Securities</t>
+          <t>Proceeds From Sale And Maturity Of Available For Sale Securities (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>24,549,456</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>23,215,456</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+5.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-24,544,242</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-23,053,385</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Payments To Acquire Loans Receivable</t>
+          <t>Payments To Acquire Loans Receivable (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-16,328,398</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-15,036,906</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-8.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Proceeds From Collection Of Loans Receivable</t>
+          <t>Proceeds From Collection Of Loans Receivable (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>16,104,503</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>14,778,248</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+9.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Loans And Leases</t>
+          <t>Payments For Proceeds From Loans And Leases (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>547,946</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>338,834</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+61.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-32,529</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>-21,140</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-53.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Productive Assets</t>
+          <t>Proceeds From Sale Of Productive Assets (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>14,145</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>13,479</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Proceeds From Life Insurance Policies</t>
+          <t>Proceeds From Life Insurance Policies (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>3,068</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>1,904</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+61.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>773,914</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>1,981,575</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>-60.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Real Estate Acquisitions Through Foreclosures</t>
+          <t>Real Estate Acquisitions Through Foreclosures (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>19,229</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>9,180</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>+109.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Net Change Noninterest Bearing Deposits Domestic</t>
+          <t>Net Change Noninterest Bearing Deposits Domestic (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>-330,527</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>-383,877</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+13.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Net Change Interest Bearing Deposits Domestic</t>
+          <t>Net Change Interest Bearing Deposits Domestic (FY)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>431,686</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>345,167</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+25.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Short Term Debt Excluding Securities Sold Under Repurchase Agreements</t>
+          <t>Proceeds From Repayments Of Short Term Debt Excluding Securities Sold Under Repurchase Agreements (FY)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>-1,250,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>-525,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>-138.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Net Increase Decrease In Securities Sold Under Repurchase Agreements</t>
+          <t>Net Increase Decrease In Securities Sold Under Repurchase Agreements (FY)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>-20,697</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>-87,364</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>+76.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>-157,191</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>-74,766</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>-110.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (FY)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>-221,437</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>-214,375</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>-3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>-1,548,166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>-940,215</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>-64.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Income Tax Paid Federal After Refund Received</t>
+          <t>Income Tax Paid Federal After Refund Received (FY)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>232,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>27,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>+759.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Proceeds From Income Tax Refund State And Local</t>
+          <t>Proceeds From Income Tax Refund State And Local (FY)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>4,395</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>2,017</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>+117.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>499,828</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>590,127</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>-15.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>-224,739</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>1,514,054</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>-114.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (Q)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>1,747,728</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>1,972,467</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>-11.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526077437/pb-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>