--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,3714 +458,3714 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Interest And Fee Income Loans And Leases</t>
+          <t>Interest And Fee Income Loans And Leases (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>361,756</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>319,023</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+13.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income Securities</t>
+          <t>Interest And Dividend Income Securities (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>70,531</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>57,886</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+21.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Interest Income Federal Funds Sold And Other Earning Assets</t>
+          <t>Interest Income Federal Funds Sold And Other Earning Assets (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>9,488</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>15,896</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-40.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Interest And Dividend Income Operating</t>
+          <t>Interest And Dividend Income Operating (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>441,775</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>392,805</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+12.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Interest Expense Deposits</t>
+          <t>Interest Expense Deposits (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>104,237</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>95,597</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+9.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Interest Expense Other</t>
+          <t>Interest Expense Other (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>14,783</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>30,492</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-51.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Interest Expense Securities Sold Under Agreements To Repurchase</t>
+          <t>Interest Expense Securities Sold Under Agreements To Repurchase (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>902</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>1,334</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-32.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Interest Expense Subordinated Notes And Junior Subordinated Debentures</t>
+          <t>Interest Expense Subordinated Notes And Junior Subordinated Debentures (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>703</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Interest Expense Operating</t>
+          <t>Interest Expense Operating (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>120,625</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>127,423</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Interest Income Expense Net</t>
+          <t>Interest Income Expense Net (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>321,150</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>265,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+21.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Interest Income Expense After Provision For Loan Loss</t>
+          <t>Interest Income Expense After Provision For Loan Loss (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>321,150</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>265,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+21.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Nonsufficient Funds Fees</t>
+          <t>Nonsufficient Funds Fees (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>10,867</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>9,147</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+18.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Noninterest Income Credit Card Debit Card And A T M Card</t>
+          <t>Noninterest Income Credit Card Debit Card And A T M Card (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>9,483</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>8,739</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+8.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Noninterest Income Service Charges On Deposit Accounts</t>
+          <t>Noninterest Income Service Charges On Deposit Accounts (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>8,680</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>7,408</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+17.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Noninterest Income Trust</t>
+          <t>Noninterest Income Trust (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>4,922</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>3,601</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+36.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Noninterest Income Mortgage</t>
+          <t>Noninterest Income Mortgage (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>1,280</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>1,009</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+26.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Brokerage Commissions Revenue</t>
+          <t>Brokerage Commissions Revenue (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>1,568</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>1,262</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+24.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Gain Loss On Disposition Of Assets1</t>
+          <t>Gain Loss On Disposition Of Assets1 (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>318</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>-235</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+235.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Noninterest Income Other Operating Income</t>
+          <t>Noninterest Income Other Operating Income (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>9,356</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>10,370</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Noninterest Income</t>
+          <t>Noninterest Income (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>46,474</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>41,301</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+12.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Labor And Related Expense (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>109,211</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>89,476</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+22.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Occupancy Net</t>
+          <t>Occupancy Net (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>10,654</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>9,146</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+16.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Debit Card Data Processing And Software Amortization</t>
+          <t>Debit Card Data Processing And Software Amortization (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>18,114</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>11,422</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+58.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Regulatory Assessments And Fdic Insurance</t>
+          <t>Regulatory Assessments And Fdic Insurance (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>6,041</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>5,789</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+4.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Amortization Of Intangible Assets</t>
+          <t>Amortization Of Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>5,259</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>3,641</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+44.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Depreciation Nonproduction</t>
+          <t>Depreciation Nonproduction (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>5,548</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>4,774</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+16.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Communication</t>
+          <t>Communication (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>3,834</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>3,473</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+10.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Foreclosed Real Estate Expense And Revenue</t>
+          <t>Foreclosed Real Estate Expense And Revenue (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+172.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Business Combination Acquisition Related Costs</t>
+          <t>Business Combination Acquisition Related Costs (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>42,516</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Other Noninterest Expense</t>
+          <t>Other Noninterest Expense (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>15,810</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>12,470</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+26.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Noninterest Expense</t>
+          <t>Noninterest Expense (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>217,287</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>140,301</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+54.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>150,337</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>166,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-9.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>34,070</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>36,157</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-5.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>116,267</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>130,225</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-10.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>1.16</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>1.37</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-15.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>1.16</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>1.37</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-15.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>116,598</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>130,764</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>-10.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>331</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>539</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-38.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>99,825</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>95,266</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>99,825</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>95,266</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>3,822,283</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>3,503,127</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+9.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>111,243</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>62,406</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+78.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>429,775</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>373,273</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+15.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>43,619,183</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Cash And Due From Banks</t>
+          <t>Cash And Due From Banks (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>1,547,967</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>1,694,637</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-8.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Federal Funds Sold</t>
+          <t>Federal Funds Sold (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>209</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>221</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents And Federal Funds Sold</t>
+          <t>Cash Cash Equivalents And Federal Funds Sold (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>1,548,176</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>1,694,858</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-8.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Available For Sale Securities Debt Securities</t>
+          <t>Available For Sale Securities Debt Securities (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>356,134</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>335,845</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Held To Maturity Securities</t>
+          <t>Held To Maturity Securities (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>11,595,457</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>10,456,886</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Marketable Securities</t>
+          <t>Marketable Securities (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>11,951,591</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>10,792,731</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+10.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Loans Receivable Held For Sale Amount</t>
+          <t>Loans Receivable Held For Sale Amount (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>21,925</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>9,764</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+124.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Loans And Lease Receivable Net Of Deferred Income</t>
+          <t>Loans And Lease Receivable Net Of Deferred Income (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>23,832,909</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>20,909,913</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+14.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Loans And Leases Receivable Net Of Deferred Income Related To Warehouse Purchase Program</t>
+          <t>Loans And Leases Receivable Net Of Deferred Income Related To Warehouse Purchase Program (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>1,433,152</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>1,057,893</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+35.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Loans And Leases Receivable Net Of Deferred Income And Loan Receivable Held For Sale Amount</t>
+          <t>Loans And Leases Receivable Net Of Deferred Income And Loan Receivable Held For Sale Amount (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>25,287,986</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>21,977,570</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+15.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Loans And Lease Receivable Allowance</t>
+          <t>Loans And Lease Receivable Allowance (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>-383,840</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>-349,101</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Loans And Lease Receivable Net Reported Amount</t>
+          <t>Loans And Lease Receivable Net Reported Amount (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>24,904,146</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Interest Receivable</t>
+          <t>Interest Receivable (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>120,565</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>102,721</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+17.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Other Real Estate</t>
+          <t>Other Real Estate (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>13,257</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>8,012</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+65.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Bank Owned Life Insurance</t>
+          <t>Bank Owned Life Insurance (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>446,662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>388,123</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+15.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Federal Home Loan Bank Stock</t>
+          <t>Federal Home Loan Bank Stock (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>107,477</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>117,700</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-8.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>164,008</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>93,255</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+75.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Interest Payable Current And Noncurrent</t>
+          <t>Interest Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>30,165</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>34,130</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-11.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>35,411,332</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>31,247,614</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+13.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Noninterest Bearing Deposit Liabilities</t>
+          <t>Noninterest Bearing Deposit Liabilities (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>10,580,920</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>9,675,915</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Interest Bearing Deposit Liabilities</t>
+          <t>Interest Bearing Deposit Liabilities (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>22,051,836</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>18,350,884</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+20.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Deposits</t>
+          <t>Deposits (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>32,632,756</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Other Borrowings</t>
+          <t>Other Borrowings (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>2,200,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>2,700,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-18.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Securities Sold Under Agreements To Repurchase</t>
+          <t>Securities Sold Under Agreements To Repurchase (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>176,099</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>216,086</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-18.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Subordinated Notes And Junior Subordinated Debentures</t>
+          <t>Subordinated Notes And Junior Subordinated Debentures (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>76,186</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Off Balance Sheet Credit Loss Liability</t>
+          <t>Off Balance Sheet Credit Loss Liability (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>37,646</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>37,646</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>258,480</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>232,953</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+11.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>100,835</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>95,259</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>4,181,710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>3,799,692</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+10.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>3,925,271</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>3,623,195</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+8.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income Loss Available For Sale Securities Adjustment Net Of Tax</t>
+          <t>Accumulated Other Comprehensive Income Loss Available For Sale Securities Adjustment Net Of Tax (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-1,085</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+103.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>8,207,851</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>7,517,061</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+9.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>43,619,183</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>38,764,675</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+12.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>116,267</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>130,225</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-10.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Depreciation Amortization And Accretion Net</t>
+          <t>Depreciation Amortization And Accretion Net (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>10,807</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>8,415</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+28.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Amortization Of Financing Costs And Discounts</t>
+          <t>Amortization Of Financing Costs And Discounts (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>3,829</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>5,027</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-23.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Other Real Estate And Repossessed Assets</t>
+          <t>Gain Loss On Sale Of Other Real Estate And Repossessed Assets (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-41</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-36.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Property Plant Equipment</t>
+          <t>Gain Loss On Sale Of Property Plant Equipment (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-318</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>235</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-235.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Net Accretion Of Discount On Loans</t>
+          <t>Net Accretion Of Discount On Loans (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-3,748</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-3,292</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-13.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Net Accretion Of Discount On Deposits</t>
+          <t>Net Accretion Of Discount On Deposits (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-7666.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Gain Loss On Sales Of Loans Net</t>
+          <t>Gain Loss On Sales Of Loans Net (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-1,280</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-1,009</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-26.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Loans Held For Sale</t>
+          <t>Proceeds From Sale Of Loans Held For Sale (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>54,092</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>35,411</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+52.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Payments For Origination And Purchases Of Loans Held For Sale</t>
+          <t>Payments For Origination And Purchases Of Loans Held For Sale (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-60,582</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-33,476</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-81.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>3,382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>3,053</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+10.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-30,965</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>56,200</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-155.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Liabilities And Other Operating Liabilities</t>
+          <t>Increase Decrease In Accrued Liabilities And Other Operating Liabilities (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>94,367</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-22,577</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+518.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>185,111</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>178,173</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Held To Maturity Securities</t>
+          <t>Proceeds From Sale And Maturity Of Held To Maturity Securities (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>408,680</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>367,627</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+11.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Payments To Acquire Held To Maturity Securities</t>
+          <t>Payments To Acquire Held To Maturity Securities (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-1,482,841</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-72,749</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-1938.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Available For Sale Securities</t>
+          <t>Proceeds From Sale And Maturity Of Available For Sale Securities (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>5,555,739</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>3,502,073</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+58.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (Q)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-5,499,463</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-3,499,606</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-57.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Payments To Acquire Loans Receivable</t>
+          <t>Payments To Acquire Loans Receivable (Q)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-3,907,060</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-3,206,867</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-21.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Proceeds From Collection Of Loans Receivable</t>
+          <t>Proceeds From Collection Of Loans Receivable (Q)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>3,778,706</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>3,229,877</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+17.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Loans And Leases</t>
+          <t>Payments For Proceeds From Loans And Leases (Q)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>397,107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>143,165</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+177.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (Q)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-7,008</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-7,074</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Productive Assets</t>
+          <t>Proceeds From Sale Of Productive Assets (Q)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>5,542</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>2,816</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+96.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Proceeds From Life Insurance Policies</t>
+          <t>Proceeds From Life Insurance Policies (Q)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>3,076</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>564</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+445.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Payments To Acquire Businesses Net Of Cash Acquired (Q)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-269,434</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>459,826</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>-158.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Real Estate Acquisitions Through Foreclosures</t>
+          <t>Real Estate Acquisitions Through Foreclosures (Q)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>2,572</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>5,062</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-49.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Net Change Noninterest Bearing Deposits Domestic</t>
+          <t>Net Change Noninterest Bearing Deposits Domestic (Q)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>261,719</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>-122,523</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+313.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Net Change Interest Bearing Deposits Domestic</t>
+          <t>Net Change Interest Bearing Deposits Domestic (Q)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>-484,124</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>-232,007</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-108.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Short Term Debt Excluding Securities Sold Under Repurchase Agreements</t>
+          <t>Proceeds From Repayments Of Short Term Debt Excluding Securities Sold Under Repurchase Agreements (Q)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>250,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>-500,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+150.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Net Increase Decrease In Securities Sold Under Repurchase Agreements</t>
+          <t>Net Increase Decrease In Securities Sold Under Repurchase Agreements (Q)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-25,117</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>-5,827</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>-331.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (Q)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>-57,084</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (Q)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>-60,623</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>-55,251</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>-9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>-115,229</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>-915,608</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>+87.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Proceeds From Income Tax Refund State And Local</t>
+          <t>Proceeds From Income Tax Refund State And Local (Q)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>336</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>386</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>-13.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (Q)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>124,822</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>135,203</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>-7.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>-199,552</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>-277,609</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>+28.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (Q)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>1,548,176</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>1,694,858</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>-8.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1068851/000119312526215187/pb-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>