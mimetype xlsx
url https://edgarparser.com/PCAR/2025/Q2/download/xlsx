--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -490,546 +490,546 @@
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>7,510.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>8,772.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-14.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Cost of Revenue (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>5,995.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>6,772.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-11.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Total Costs &amp; Expenses (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Research &amp; Development</t>
+          <t>Research &amp; Development (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>112.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>117.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Selling, General &amp; Administrative</t>
+          <t>Selling, General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>179.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>183.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>-9.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>-23.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+59.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>931.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>1,460.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-36.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>208.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>338.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-38.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>723.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>1,122.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-35.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>1,117.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>977.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+14.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>1.38</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>2.14</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-35.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>1.37</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>2.13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-35.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>525.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>525.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>526.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>526.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Operating Lease Lease Income (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>207.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>231.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-10.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
@@ -1258,56 +1258,56 @@
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>44,094.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
@@ -1642,1314 +1642,1314 @@
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>525.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>524.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>389</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>329.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+18.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Treasury Stock Value</t>
+          <t>Treasury Stock Value (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>-35</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>-4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-775.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>18,632.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>17,798.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>-569.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>-945.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+39.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>18,942.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>17,702.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>44,094.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>41,176.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+7.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (YTD)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>1,228.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>2,317.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-47.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (YTD)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>199.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>204.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization Of Other Assets</t>
+          <t>Depreciation And Amortization Of Other Assets (YTD)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>212.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>262.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-18.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Provision For Loan Lease And Other Losses</t>
+          <t>Provision For Loan Lease And Other Losses (YTD)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>47.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>27.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+70.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (YTD)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>-8.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>18.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-147.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Pension And Other Postretirement Benefit Contributions</t>
+          <t>Pension And Other Postretirement Benefit Contributions (YTD)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>-11.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>-32.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+64.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts And Other Receivables</t>
+          <t>Increase Decrease In Accounts And Other Receivables (YTD)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>-165.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>-573</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+71.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Increase Decrease In Wholesale Receivables</t>
+          <t>Increase Decrease In Wholesale Receivables (YTD)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>304.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>-348.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+187.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Change in Inventory (YTD)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>28.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>-263.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+111.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>-42</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>542.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-107.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Liabilities</t>
+          <t>Increase Decrease In Other Operating Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>-51.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>-247.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+79.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (YTD)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>1,743.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>1,909</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-8.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Payments To Acquire Finance Receivables</t>
+          <t>Payments To Acquire Finance Receivables (YTD)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>-2,978.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>-3,117.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Collection Of Finance Receivables</t>
+          <t>Proceeds From Sale And Collection Of Finance Receivables (YTD)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>2,409.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>2,513.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Increase Decrease In Wholesale Receivables On Used Equipment</t>
+          <t>Increase Decrease In Wholesale Receivables On Used Equipment (YTD)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>-64.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+132.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Payments To Acquire Marketable Securities</t>
+          <t>Payments To Acquire Marketable Securities (YTD)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>-823</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>-832.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Marketable Securities</t>
+          <t>Proceeds From Sale And Maturity Of Marketable Securities (YTD)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>770.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>494.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+55.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (YTD)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-387.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>-411.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equipment On Lease</t>
+          <t>Payments To Acquire Equipment On Lease (YTD)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-327.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>-453</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+27.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Productive Assets</t>
+          <t>Proceeds From Sale Of Productive Assets (YTD)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>352.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>352.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Payments To Acquire Interest In Joint Venture</t>
+          <t>Payments To Acquire Interest In Joint Venture (YTD)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-44.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-51.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+13.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (YTD)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>-3.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>-0.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-1033.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (YTD)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-1,010.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-1,569.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+35.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (YTD)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-1,920.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-1,973.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+2.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (YTD)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-35</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-775.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Shares Under Incentive And Share Based Compensation Plans Including Stock Options</t>
+          <t>Proceeds From Issuance Of Shares Under Incentive And Share Based Compensation Plans Including Stock Options (YTD)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>24.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>42.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-41.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Short Term Debt</t>
+          <t>Proceeds From Repayments Of Short Term Debt (YTD)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-1,083.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-185.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-484.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt</t>
+          <t>Proceeds From Issuance Of Long Term Debt (YTD)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>1,858.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>1,832.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (YTD)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-1,269.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-1,291.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (YTD)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-2,425.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-1,579.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-53.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (YTD)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>181.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-70.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+358.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (YTD)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-1,510.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-1,310.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-15.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>5,549.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>5,871.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-5.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000095017025100887/pcar-20250630.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>