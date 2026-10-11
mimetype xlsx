--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1002,275 +1002,275 @@
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>205.1</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>-2.4%</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000119312526191499/pcar-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents (Q)</t>
+          <t>Cash &amp; Cash Equivalents (INSTANT)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000119312526191499/pcar-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Receivables Net Current (Q)</t>
+          <t>Receivables Net Current (INSTANT)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000119312526191499/pcar-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Marketable Securities (Current) (Q)</t>
+          <t>Marketable Securities (Current) (INSTANT)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000119312526191499/pcar-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Inventory (Q)</t>
+          <t>Inventory (INSTANT)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000119312526191499/pcar-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Other Assets Current (Q)</t>
+          <t>Other Assets Current (INSTANT)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000119312526191499/pcar-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Total Current Assets (Q)</t>
+          <t>Total Current Assets (INSTANT)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000119312526191499/pcar-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment (Q)</t>
+          <t>Property, Plant &amp; Equipment (INSTANT)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000119312526191499/pcar-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets (Q)</t>
+          <t>Other Non-Current Assets (INSTANT)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000119312526191499/pcar-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
@@ -1290,371 +1290,371 @@
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>42,724.7</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>+1.9%</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000119312526191499/pcar-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Notes Receivable Net (Q)</t>
+          <t>Notes Receivable Net (INSTANT)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000119312526191499/pcar-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Equipment On Operating Leases Net (Q)</t>
+          <t>Equipment On Operating Leases Net (INSTANT)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000119312526191499/pcar-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Other Assets (Q)</t>
+          <t>Other Assets (INSTANT)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000119312526191499/pcar-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Accounts Payable And Other Accrued Liabilities Current (Q)</t>
+          <t>Accounts Payable And Other Accrued Liabilities Current (INSTANT)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000119312526191499/pcar-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Total Current Liabilities (Q)</t>
+          <t>Total Current Liabilities (INSTANT)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000119312526191499/pcar-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities (Q)</t>
+          <t>Other Non-Current Liabilities (INSTANT)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000119312526191499/pcar-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Total Liabilities (Q)</t>
+          <t>Total Liabilities (INSTANT)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000119312526191499/pcar-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Accounts Payable And Other Accrued Liabilities (Q)</t>
+          <t>Accounts Payable And Other Accrued Liabilities (INSTANT)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000119312526191499/pcar-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Commercial Paper And Bank Loans (Q)</t>
+          <t>Commercial Paper And Bank Loans (INSTANT)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000119312526191499/pcar-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Notes Payable (Q)</t>
+          <t>Notes Payable (INSTANT)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000119312526191499/pcar-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities And Other Liabilities (Q)</t>
+          <t>Deferred Tax Liabilities And Other Liabilities (INSTANT)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/75362/000119312526191499/pcar-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">