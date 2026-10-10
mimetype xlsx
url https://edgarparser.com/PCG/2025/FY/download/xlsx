--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -1898,51 +1898,51 @@
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>133,660</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>+5.9%</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000009/pcg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets (Q)</t>
+          <t>Deferred Tax Assets (INSTANT)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000009/pcg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
@@ -2474,51 +2474,51 @@
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>16,330</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>-0.2%</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000009/pcg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Accrued Liabilities (Q)</t>
+          <t>Accrued Liabilities (INSTANT)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000009/pcg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
@@ -2890,51 +2890,51 @@
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>31,555</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>+0.3%</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000009/pcg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital (Q)</t>
+          <t>Additional Paid-In Capital (INSTANT)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000009/pcg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
@@ -3978,51 +3978,51 @@
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>192</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>-22.9%</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000009/pcg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Dividends Payable Current And Noncurrent (Q)</t>
+          <t>Dividends Payable Current And Noncurrent (INSTANT)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000009/pcg-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">