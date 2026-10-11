--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -2698,51 +2698,51 @@
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>88,350</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>+2.7%</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498025000148/pcg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Long-Term Debt (INSTANT)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498025000148/pcg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
@@ -2794,51 +2794,51 @@
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>30,402</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>+3.9%</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498025000148/pcg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital (Q)</t>
+          <t>Additional Paid-In Capital (INSTANT)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498025000148/pcg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
@@ -3850,51 +3850,51 @@
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>81</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>+17.3%</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498025000148/pcg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Dividends Payable Current And Noncurrent (Q)</t>
+          <t>Dividends Payable Current And Noncurrent (INSTANT)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498025000148/pcg-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">