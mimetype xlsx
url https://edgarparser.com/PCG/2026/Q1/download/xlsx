--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,3416 +458,3416 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>6,881</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>5,983</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+15.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Cost of Revenue (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Utilities Operating Expense Maintenance And Operations</t>
+          <t>Utilities Operating Expense Maintenance And Operations (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>3,112</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>2,646</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+17.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Litigation Settlement Expense</t>
+          <t>Litigation Settlement Expense (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+34.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Depreciation Amortization Decommissioning Income Statement</t>
+          <t>Depreciation Amortization Decommissioning Income Statement (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>1,166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>1,097</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Operating Costs And Expenses</t>
+          <t>Operating Costs And Expenses (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>5,411</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>4,763</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+13.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>1,470</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>1,220</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+20.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Interest Income</t>
+          <t>Interest Income (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>117</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>-803</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>-734</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+65.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>905</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>673</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+34.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-48.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>885</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>634</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+39.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends And Other Adjustments</t>
+          <t>Preferred Stock Dividends And Other Adjustments (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>858</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>607</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+41.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Diluted</t>
+          <t>Net Income Loss Available To Common Stockholders Diluted (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>858</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>607</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+41.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>2,199</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>2,195</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>2,281</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>2,200</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>0.39</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>0.28</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+39.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>0.39</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>0.28</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+39.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income</t>
+          <t>Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>-6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-185.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>1,131</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>2,023</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-44.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents</t>
+          <t>Restricted Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>359</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>383</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>1,928</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>2,133</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-9.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Accrued Unbilled Revenue Energy</t>
+          <t>Accrued Unbilled Revenue Energy (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>1,436</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>1,409</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Regulatory Balancing Accounts Assets</t>
+          <t>Regulatory Balancing Accounts Assets (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>5,025</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>5,852</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-14.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Other Receivables Gross Current</t>
+          <t>Other Receivables Gross Current (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>1,810</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>1,879</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Regulatory Assets Current</t>
+          <t>Regulatory Assets Current (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>230</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>212</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+8.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Inventory (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>45</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+51.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Inventory Raw Materials And Supplies</t>
+          <t>Inventory Raw Materials And Supplies (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>763</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>744</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Litigation Asset Current</t>
+          <t>Litigation Asset Current (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>295</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Self Insurance Asset Current</t>
+          <t>Self Insurance Asset Current (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>1,050</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>939</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+11.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Other Assets Current</t>
+          <t>Other Assets Current (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>704</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>973</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-27.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>14,799</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>16,893</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-12.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Regulatory Assets Noncurrent</t>
+          <t>Regulatory Assets Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>15,722</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>498</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>513</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>-2.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Litigation Asset Noncurrent</t>
+          <t>Litigation Asset Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>3,629</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>3,995</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-9.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>4,205</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>4,016</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Regulated Entity Other Assets Noncurrent</t>
+          <t>Regulated Entity Other Assets Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>28,930</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>28,879</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>141,953</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>135,443</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment Gross</t>
+          <t>Property Plant And Equipment Gross (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>131,319</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>120,256</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+9.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Before Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Before Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>136,073</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>125,705</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+8.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>-37,849</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>-36,034</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>98,224</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>89,671</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+9.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Customer Credit Trust</t>
+          <t>Customer Credit Trust (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>691</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>949</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-27.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Decommissioning Fund Investments</t>
+          <t>Decommissioning Fund Investments (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>4,185</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>3,854</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+8.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Short Term Borrowings</t>
+          <t>Short Term Borrowings (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>1,675</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>1,524</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+9.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Current Portion of Long-Term Debt</t>
+          <t>Current Portion of Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>622</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>4,699</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-86.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Accounts Payable Trade Current</t>
+          <t>Accounts Payable Trade Current (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>2,836</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>2,521</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+12.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Regulatory Balancing Accounts Liabilities</t>
+          <t>Regulatory Balancing Accounts Liabilities (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>1,596</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>2,575</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-38.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Accounts Payable Other Current</t>
+          <t>Accounts Payable Other Current (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>875</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>790</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+10.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Operating Lease Liability Current</t>
+          <t>Operating Lease Liability Current (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Interest Payable Current</t>
+          <t>Interest Payable Current (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>688</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Wildfire Related Claims</t>
+          <t>Wildfire Related Claims (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>380</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>750</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-49.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Other Liabilities Current</t>
+          <t>Other Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>3,562</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>3,618</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>12,345</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>17,822</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-30.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>60,146</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>52,659</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+14.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Regulatory Liability Noncurrent</t>
+          <t>Regulatory Liability Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>20,265</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>19,637</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Pension And Other Postretirement Defined Benefit Plans Liabilities Noncurrent</t>
+          <t>Pension And Other Postretirement Defined Benefit Plans Liabilities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>537</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>813</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-33.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Asset Retirement Obligations Noncurrent</t>
+          <t>Asset Retirement Obligations Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>5,507</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>5,509</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>4,425</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>3,251</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+36.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>409</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>425</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>4,817</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>4,386</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Liabilities Noncurrent</t>
+          <t>Liabilities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>96,106</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>86,684</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Preferred Stock Value</t>
+          <t>Preferred Stock Value (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>1,579</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>1,579</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>31,605</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>31,532</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>97</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>-2,414</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+104.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-31</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-12</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-158.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>33,250</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>30,685</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+8.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>141,953</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>135,443</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>252</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>252</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>33,502</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>30,937</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+8.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Construction In Progress Gross</t>
+          <t>Construction In Progress Gross (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>4,754</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>4,635</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Depreciation Amortization Decommissioning</t>
+          <t>Depreciation Amortization Decommissioning (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>1,166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>1,097</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Provision For Doubtful Accounts</t>
+          <t>Provision For Doubtful Accounts (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-11.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Increase Decrease In Allowance For Equity Funds Used During Construction</t>
+          <t>Increase Decrease In Allowance For Equity Funds Used During Construction (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-55</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-48</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-14.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes And Tax Credits</t>
+          <t>Deferred Income Taxes And Tax Credits (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>294</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+81.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Estimated Litigation Liability Expense</t>
+          <t>Estimated Litigation Liability Expense (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+34.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Other Operating Activities Cash Flow Statement</t>
+          <t>Other Operating Activities Cash Flow Statement (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-60</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-38</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-57.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts And Notes Receivable</t>
+          <t>Increase Decrease In Accounts And Notes Receivable (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>129</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>37</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+248.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Increase Decrease In Insurance Settlements Receivable</t>
+          <t>Increase Decrease In Insurance Settlements Receivable (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+500.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Change in Inventory (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-11</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-135.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Change in Accounts Payable</t>
+          <t>Change in Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-104.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Increase Decrease To Catastrophes Related Third Party Claims</t>
+          <t>Increase Decrease To Catastrophes Related Third Party Claims (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-144</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+13.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Current Assets And Liabilities Net</t>
+          <t>Increase Decrease In Other Current Assets And Liabilities Net (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-264</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-461.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Regulatory Assets Liabilities And Balancing Accounts Net</t>
+          <t>Regulatory Assets Liabilities And Balancing Accounts Net (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-74</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>922</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-108.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Noncurrent Assets And Liabilities Net</t>
+          <t>Increase Decrease In Other Noncurrent Assets And Liabilities Net (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>357</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-118</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+402.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>2,430</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>2,848</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-14.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-3,356</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-2,635</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-27.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Proceeds From Decommissioning Fund</t>
+          <t>Proceeds From Decommissioning Fund (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>400</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>278</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+43.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Payments To Invest In Decommissioning Fund</t>
+          <t>Payments To Invest In Decommissioning Fund (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-434</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-317</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-36.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Proceeds From Collection Of Retained Interest In Securitized Receivables</t>
+          <t>Proceeds From Collection Of Retained Interest In Securitized Receivables (Q)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+17.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Proceeds From Life Insurance Policies</t>
+          <t>Proceeds From Life Insurance Policies (Q)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>324</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+881.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Payments To Acquire Life Insurance Policies</t>
+          <t>Payments To Acquire Life Insurance Policies (Q)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-357</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-58</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-515.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (Q)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-3,302</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-3,264</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability</t>
+          <t>Right Of Use Asset Obtained In Exchange For Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>67</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>+2133.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Noncash Loan Forgiveness Performance Based Disbursement Earned</t>
+          <t>Noncash Loan Forgiveness Performance Based Disbursement Earned (Q)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>-94.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>Dividends Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Proceeds From Lines Of Credit</t>
+          <t>Proceeds From Lines Of Credit (Q)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>1,760</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Repayments Of Lines Of Credit</t>
+          <t>Repayments Of Lines Of Credit (Q)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-2,760</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Other Long Term Debt</t>
+          <t>Proceeds From Issuance Of Other Long Term Debt (Q)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>3,187</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>1,735</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+83.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (Q)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>-600</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
@@ -3914,290 +3914,290 @@
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Preferred Stock And Preference Stock</t>
+          <t>Payments Of Dividends Preferred Stock And Preference Stock (Q)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>-24</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>-23</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>-4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Proceeds From Contributions From Parent (Q)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (Q)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>-38</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>-24</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>-58.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>1,390</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>1,609</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>-13.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (Q)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>-774</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>-707</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>-9.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Unpaid Capital Expenditures (Q)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>1,288</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>904</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>+42.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>518</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>1,193</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>-56.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>1,490</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>2,406</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>-38.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1004980/000100498026000033/pcg-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>