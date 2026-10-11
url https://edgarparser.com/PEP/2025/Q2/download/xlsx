--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,1698 +458,1698 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q2 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>22,726</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>22,501</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Cost of Revenue (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>10,304</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>9,919</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Gross Profit</t>
+          <t>Gross Profit (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>12,422</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>12,582</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Selling, General &amp; Administrative</t>
+          <t>Selling, General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>8,773</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>8,534</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>1,789</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>4,048</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-55.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>1,571</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>3,870</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-59.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>776</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-62.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>1,279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>3,094</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-58.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>1,263</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>3,083</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-59.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>2,251</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>2,476</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-9.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>0.92</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>2.24</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-58.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>0.92</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>2.23</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-58.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>1,371</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>1,375</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>1,373</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>1,379</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>-260</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>-234</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-11.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>787</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>719</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+9.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+45.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>1,263</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>3,083</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-59.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>7,631</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>6,353</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+20.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Short-Term Investments</t>
+          <t>Short-Term Investments (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>342</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Inventory (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>6,487</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>5,887</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+10.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Prepaid Expenses &amp; Other Current Assets</t>
+          <t>Prepaid Expenses &amp; Other Current Assets (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>1,360</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>1,206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+12.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>28,210</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>25,703</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>28,797</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>27,042</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>18,952</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>1,311</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>1,151</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+13.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>4,293</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>4,465</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>7,509</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>7,175</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>105,345</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>99,533</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+5.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Commercial Paper</t>
+          <t>Commercial Paper (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>7.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>4.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+75.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Current Portion of Long-Term Debt</t>
+          <t>Current Portion of Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>2.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>1.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+92.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>36,396</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>31,148</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+16.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>3,102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>3,908</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-20.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>7,960</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>8,259</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>86,786</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>79,953</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+8.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>71,547</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>71,545</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>-16,090</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>-15,786</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>18,418</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>19,446</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>105,345</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>99,533</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+5.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (YTD)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>1,491</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>1,379</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+8.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (YTD)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>183</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-28.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Change in Inventory (YTD)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>-800</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>-696</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-14.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Change in Prepaid &amp; Other Assets</t>
+          <t>Change in Prepaid &amp; Other Assets (YTD)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>-354</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>-365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (YTD)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>996</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>1,315</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-24.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (YTD)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>-111</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-892.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (YTD)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>-4,127</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>-1,454</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-183.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (YTD)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>-494</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>-461</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (YTD)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>-111</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>-131</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+15.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (YTD)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>1,868</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>-2,900</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+164.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (YTD)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>-841</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>-3,343</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+74.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/77476/000007747625000044/pep-20250614.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>