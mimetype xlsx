--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,4024 +458,4024 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Premiums Earned Net</t>
+          <t>Premiums Earned Net (FY)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>6,780.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>6,850.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Investment Advisory Asset Management And Insurance Fees And Commissions</t>
+          <t>Investment Advisory Asset Management And Insurance Fees And Commissions (FY)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>4,424.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>4,320.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Net Investment Income</t>
+          <t>Net Investment Income (FY)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>4,730.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>4,449.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Gain Loss On Investments</t>
+          <t>Gain Loss On Investments (FY)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>27.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>-27.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+201.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Gain Loss On Funds Withheld Assets</t>
+          <t>Gain Loss On Funds Withheld Assets (FY)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>43.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>87.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-50.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Change In Fair Value Of Funds Withheld Embedded Derivative</t>
+          <t>Change In Fair Value Of Funds Withheld Embedded Derivative (FY)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>-381.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>447.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-185.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>15,625.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>16,127.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Policyholder Benefits And Claims Incurred Net</t>
+          <t>Policyholder Benefits And Claims Incurred Net (FY)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>8,564.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>8,072.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+6.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Liability For Future Policy Benefit Remeasurement Gain Loss</t>
+          <t>Liability For Future Policy Benefit Remeasurement Gain Loss (FY)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>56.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>671.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-91.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Market Risk Benefit Change In Fair Value Gain Loss</t>
+          <t>Market Risk Benefit Change In Fair Value Gain Loss (FY)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>63.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>30.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+108.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Policyholder Dividends</t>
+          <t>Policyholder Dividends (FY)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>91.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>99.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-8.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Operating Expenses Including Deferred Acquisition Costs Capitalization And Amortization</t>
+          <t>Operating Expenses Including Deferred Acquisition Costs Capitalization And Amortization (FY)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>5,433.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>5,363.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Benefits Losses And Expenses</t>
+          <t>Benefits Losses And Expenses (FY)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>14,209.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>14,238.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Before Income Taxes</t>
+          <t>Income Loss From Continuing Operations Before Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>1,416</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>1,889.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-25.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (FY)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>160.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>291.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-45.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>1,255.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>1,597.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-21.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (FY)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>70.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>26.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+161.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (FY)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>1,185.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>1,571</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-24.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (FY)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>5.32</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>6.77</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-21.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>5.25</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>6.68</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-21.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Revenue (FY)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>2,221.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>1,691.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+31.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>Other Comprehensive Income (FY)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (FY)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>222.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>232</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (FY)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>225.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>235.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-4.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (FY)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>1,185.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>1,571</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-24.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Interest Income Operating (FY)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Liability For Unpaid Claims And Claims Adjustment Expense Incurred Claims1</t>
+          <t>Liability For Unpaid Claims And Claims Adjustment Expense Incurred Claims1 (FY)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>1,677.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>1,638.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Income Loss From Equity Method Investments (FY)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>4,431</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>4,211.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Equity Securities Fv Ni Current And Noncurrent</t>
+          <t>Equity Securities Fv Ni Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>2,237.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>2,295</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>1,600.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>1,549.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>341,376.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>313,663.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+8.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>125.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>151.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-16.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>502.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>634.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-20.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>219.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>207.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+6.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Debt Securities Available For Sale Excluding Accrued Interest</t>
+          <t>Debt Securities Available For Sale Excluding Accrued Interest (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>73,360.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>68,251</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+7.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Trading Securities Debt</t>
+          <t>Trading Securities Debt (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>1,243.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>1,023.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+21.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Mortgage Loans On Real Estate Commercial And Consumer Net</t>
+          <t>Mortgage Loans On Real Estate Commercial And Consumer Net (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>21,008.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>20,484.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Real Estate Investments</t>
+          <t>Real Estate Investments (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>2,409.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>2,464.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Loans Insurance Policy</t>
+          <t>Loans Insurance Policy (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>866.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>867.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Other Investments</t>
+          <t>Other Investments (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>9,775</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>7,990.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+22.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Investments</t>
+          <t>Investments (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>110,901.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>103,375.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Accrued Investment Income Receivable</t>
+          <t>Accrued Investment Income Receivable (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>870.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>828.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Reinsurance Recoverable And Deposit Receivable</t>
+          <t>Reinsurance Recoverable And Deposit Receivable (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>19,000.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>19,490.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Premiums And Other Receivables Net</t>
+          <t>Premiums And Other Receivables Net (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>3,894.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>3,771.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Deferred Policy Acquisition Costs</t>
+          <t>Deferred Policy Acquisition Costs (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>4,071.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>4,006.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Market Risk Benefit Asset Amount</t>
+          <t>Market Risk Benefit Asset Amount (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>197.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>199.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>701.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>769.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-8.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>1,267</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>1,389.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-8.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Separate Account Assets</t>
+          <t>Separate Account Assets (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>193,622.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>173,327.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+11.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>818.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>743.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+10.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>3,926.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>3,955.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>1,856.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>1,706</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+8.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>328,985.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>302,194.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+8.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Contractholder Funds</t>
+          <t>Contractholder Funds (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>45,380.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>43,099.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Liability For Future Policy Benefits And Unpaid Claims And Claims Adjustment Expense</t>
+          <t>Liability For Future Policy Benefits And Unpaid Claims And Claims Adjustment Expense (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>51,749.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>48,179.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+7.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Market Risk Benefit Liability Amount</t>
+          <t>Market Risk Benefit Liability Amount (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>66.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>62.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+7.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Other Policyholder Funds</t>
+          <t>Other Policyholder Funds (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>940.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>966.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Short Term Borrowings</t>
+          <t>Short Term Borrowings (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>27.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>152.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-81.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Accrued Income Taxes</t>
+          <t>Accrued Income Taxes (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>29.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>8.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+243.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Separate Accounts Liability</t>
+          <t>Separate Accounts Liability (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>193,622.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>173,327.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+11.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Funds Held Under Reinsurance Agreements Liability</t>
+          <t>Funds Held Under Reinsurance Agreements Liability (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>17,783.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>18,103.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>13,601.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>12,633.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+7.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>4.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>11,275.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>11,100.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>18,071.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>17,583.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-4,188.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-5,224.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+19.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Value</t>
+          <t>Treasury Stock Common Value (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-13,279.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-12,378.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>11,883.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>11,086.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+7.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>33.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>44.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-26.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>11,917</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>11,131.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+7.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>341,376.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>313,663.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+8.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Redeemable Noncontrolling Interest Equity Carrying Amount</t>
+          <t>Redeemable Noncontrolling Interest Equity Carrying Amount (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>474.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>337.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+40.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Depreciation Amortization And Accretion Net</t>
+          <t>Depreciation Amortization And Accretion Net (FY)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>251.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>256.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Deferred Policy Acquisition Cost And Capitalized Contract Cost Amortization Expense</t>
+          <t>Deferred Policy Acquisition Cost And Capitalized Contract Cost Amortization Expense (FY)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>480.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>431</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+11.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Deferred Policy Acquisition Cost And Capitalized Contract Cost Additions</t>
+          <t>Deferred Policy Acquisition Cost And Capitalized Contract Cost Additions (FY)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-512.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-490.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Amortization Of Reinsurance Gain Loss</t>
+          <t>Amortization Of Reinsurance Gain Loss (FY)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>96.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>631.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-84.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (FY)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>109.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>108.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+1.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments Net Of Dividends Or Distributions</t>
+          <t>Income Loss From Equity Method Investments Net Of Dividends Or Distributions (FY)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-127.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>10.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-1271.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Investment Income Receivable</t>
+          <t>Increase Decrease In Accrued Investment Income Receivable (FY)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-43.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-42.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Trading Securities And Equity Securities With Operating Intent</t>
+          <t>Proceeds From Payments For Trading Securities And Equity Securities With Operating Intent (FY)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>79.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-97.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+181.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Increase Decrease In Receivables</t>
+          <t>Increase Decrease In Receivables (FY)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-181</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>53.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-440.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Increase Decrease In Insurance Liabilities</t>
+          <t>Increase Decrease In Insurance Liabilities (FY)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>2,530</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>2,704.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Increase Decrease In Income Taxes</t>
+          <t>Increase Decrease In Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-96.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>106.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-190.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Payments To Acquire Held For Sale Real Estate</t>
+          <t>Payments To Acquire Held For Sale Real Estate (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-4.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-82.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+94.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Increase Decrease In Funds Withheld Net Of Reinsurance Recoverable And Deposit Receivable</t>
+          <t>Increase Decrease In Funds Withheld Net Of Reinsurance Recoverable And Deposit Receivable (FY)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>59.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-33.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+277.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Increase Decrease In Other Operating Capital Net (FY)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>254.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>1.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+14847.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Other Operating Activities Cash Flow Statement</t>
+          <t>Other Operating Activities Cash Flow Statement (FY)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>11.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-207.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+105.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Adjustments To Reconcile Net Income Loss To Cash Provided By Used In Operating Activities</t>
+          <t>Adjustments To Reconcile Net Income Loss To Cash Provided By Used In Operating Activities (FY)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>3,281.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>3,005</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+9.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (FY)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>4,536.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>4,602.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (FY)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-101.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>7.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-1490.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Payments To Acquire Marketable Securities</t>
+          <t>Payments To Acquire Marketable Securities (FY)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-15,663.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-14,969.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-4.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Debt Securities Available For Sale And Equity Securities Fv Ni</t>
+          <t>Proceeds From Sale Of Debt Securities Available For Sale And Equity Securities Fv Ni (FY)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>4,627.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>3,542.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+30.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Repayments And Calls Of Debt Securities Available For Sale And Equity Securities Fv Ni</t>
+          <t>Proceeds From Maturities Repayments And Calls Of Debt Securities Available For Sale And Equity Securities Fv Ni (FY)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>8,188.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>7,412.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+10.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Payments To Acquire Mortgage Notes Receivable</t>
+          <t>Payments To Acquire Mortgage Notes Receivable (FY)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-3,863.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-2,449.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-57.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Collection Of Mortgage Notes Receivable</t>
+          <t>Proceeds From Sale And Collection Of Mortgage Notes Receivable (FY)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>3,284.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>1,895.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+73.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Payments To Acquire Real Estate Held For Investment</t>
+          <t>Payments To Acquire Real Estate Held For Investment (FY)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-135.5</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-167.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+19.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Real Estate Heldforinvestment</t>
+          <t>Proceeds From Sale Of Real Estate Heldforinvestment (FY)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>125.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+59.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Payments To Acquire Property Plant And Equipment Net</t>
+          <t>Payments To Acquire Property Plant And Equipment Net (FY)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-98</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-68.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-42.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Businesses And Interest In Affiliates</t>
+          <t>Payments For Proceeds From Businesses And Interest In Affiliates (FY)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-5.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (FY)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-672</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>-692.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>+3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (FY)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-4,135.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>-5,399</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+23.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Value Of Assets Received In Kind For Pension Risk Transfer Transactions</t>
+          <t>Value Of Assets Received In Kind For Pension Risk Transfer Transactions (FY)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>152.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>405</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-62.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (FY)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>43.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>67.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>-35.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (FY)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>-902.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>-1,042.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>+13.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Payments For Derivative Instrument Financing Activities</t>
+          <t>Payments For Derivative Instrument Financing Activities (FY)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>-41.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>-43.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Payments To Minority Shareholders</t>
+          <t>Payments To Minority Shareholders (FY)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-7.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>-0.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>-744.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (FY)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>-684</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>-658.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>-3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>-400.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>-0.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>-400000.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Short Term Debt</t>
+          <t>Proceeds From Repayments Of Short Term Debt (FY)</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>-9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>97.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>-109.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Additions To Contract Holders Funds</t>
+          <t>Additions To Contract Holders Funds (FY)</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>12,016.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>12,248.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>-1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Withdrawal From Contract Holders Funds</t>
+          <t>Withdrawal From Contract Holders Funds (FY)</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>-10,637.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>-10,962.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>+3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deposits</t>
+          <t>Increase Decrease In Deposits (FY)</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>442.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>571.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>-22.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (FY)</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>-1.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>0.4</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>-425.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (FY)</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>-181.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>300.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>-160.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (FY)</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>172.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>170.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>+1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (FY)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>220.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>117.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>+87.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (FY)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>219.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>-495.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>+144.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>4,431</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>4,211.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Increase In Fixed Maturities Trading Non Cash</t>
+          <t>Increase In Fixed Maturities Trading Non Cash (FY)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>388.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Increase In Long Term Debt Net Of Discount</t>
+          <t>Increase In Long Term Debt Net Of Discount (FY)</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>-388.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Decrease In Mortgage Loans Non Cash</t>
+          <t>Decrease In Mortgage Loans Non Cash (FY)</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>-140.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Decrease In Short Term Debt</t>
+          <t>Decrease In Short Term Debt (FY)</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>54</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Decrease In Long Term Debt</t>
+          <t>Decrease In Long Term Debt (FY)</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>86.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1126328/000110465926017031/pfg-20251231x10k.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">