--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -458,2178 +458,2178 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q3 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>4,404,799</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>4,476,342</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Cost of Revenue (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>-3,181,610</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>-3,116,554</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Other Cost Of Operating Revenue</t>
+          <t>Other Cost Of Operating Revenue (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>-58,897</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>-58,905</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Selling, General &amp; Administrative</t>
+          <t>Selling, General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>-400,681</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>-406,897</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2,422</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>2,508</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>1,755</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>9,702</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>-81.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Before Income Taxes Domestic</t>
+          <t>Income Loss From Continuing Operations Before Income Taxes Domestic (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>767,788</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>906,196</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-15.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>-181,954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>-208,282</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+12.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>585,834</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>697,914</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-16.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>2.98</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>3.38</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-11.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2.96</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>3.35</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-11.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Common Stock Dividends Per Share Declared</t>
+          <t>Common Stock Dividends Per Share Declared (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>0.22</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>0.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>196,536</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>206,774</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Incremental Common Shares Attributable To Share Based Payment Arrangements</t>
+          <t>Incremental Common Shares Attributable To Share Based Payment Arrangements (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>1,605</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>1,686</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>198,141</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>208,460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>3,258</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>3,304</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>1,451,532</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>1,397,664</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>68,930</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>49,743</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>47,708</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>17,850,979</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>16,955,093</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>113.2</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>72.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+55.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents</t>
+          <t>Restricted Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>28,025</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>57,472</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-51.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>1,479,557</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>1,455,136</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+1.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Inventory Operative Builders</t>
+          <t>Inventory Operative Builders (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>13,351,977</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Loans Held For Sale Fair Value Disclosure</t>
+          <t>Loans Held For Sale Fair Value Disclosure (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>486,066</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>556,664</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-12.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Equity Method Investments</t>
+          <t>Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>179,192</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>213,022</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-15.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>2,196,179</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>1,897,985</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+15.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Indefinite Lived Intangible Assets Excluding Goodwill</t>
+          <t>Indefinite Lived Intangible Assets Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>39,335</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>48,802</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-19.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Accounts Payable Current And Noncurrent</t>
+          <t>Accounts Payable Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>731,104</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>704,663</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Accrued Liabilities Current And Noncurrent</t>
+          <t>Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>1,305,319</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>1,539,476</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-15.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>5,024,942</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>5,390,880</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-6.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Contract With Customer Liability</t>
+          <t>Contract With Customer Liability (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>470,745</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>597,820</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-21.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Accrued Income Taxes</t>
+          <t>Accrued Income Taxes (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>490,213</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>401,142</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+22.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Financial Services Debt</t>
+          <t>Financial Services Debt (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>404,223</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Notes Payable</t>
+          <t>Notes Payable (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>1,623,338</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>1,623,686</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>12,826,037</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>11,564,213</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>17,850,979</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>16,955,093</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+5.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (YTD)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>51,921</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>116,013</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-55.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Production Related Impairments Or Charges</t>
+          <t>Production Related Impairments Or Charges (YTD)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>69,811</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>19,929</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+250.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (YTD)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>75,549</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>64,975</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+16.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Equity Method Investment Dividends Or Distributions</t>
+          <t>Equity Method Investment Dividends Or Distributions (YTD)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>3,060</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>2,557</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+19.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (YTD)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>43,221</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>39,247</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+10.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (YTD)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>-739</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>-74</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-898.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Change in Inventory (YTD)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>-635,860</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>-805,331</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+21.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Increase Decrease In Mortgage Loans Held For Sale</t>
+          <t>Increase Decrease In Mortgage Loans Held For Sale (YTD)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>143,516</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>-45,184</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+417.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (YTD)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>-203,007</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>-366,279</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+44.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>-161,132</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>-40,115</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-301.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (YTD)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>1,100,122</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>1,113,184</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (YTD)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>-91,401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>-94,065</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Method Investments</t>
+          <t>Payments To Acquire Equity Method Investments (YTD)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>-9,171</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>-15,105</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+39.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital</t>
+          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital (YTD)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>45,669</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>9,017</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+406.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (YTD)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>-9,201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>-8,197</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-12.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (YTD)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>-64,104</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>-108,350</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+40.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (YTD)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>-9,163</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>-350,453</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+97.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Other Debt</t>
+          <t>Proceeds From Repayments Of Other Debt (YTD)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>-122,683</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>24,465</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-601.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Debt Issuance Costs</t>
+          <t>Debt Issuance Costs (YTD)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>-1,446</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Proceeds Land Under Purchase Options Recorded</t>
+          <t>Proceeds Land Under Purchase Options Recorded (YTD)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>25,643</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>46,256</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-44.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Payments Land Under Purchase Options Recorded</t>
+          <t>Payments Land Under Purchase Options Recorded (YTD)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>-32,981</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>-94,121</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+65.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (YTD)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>-900,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>-879,999</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Payment Excise Tax Share Repurchases</t>
+          <t>Payment Excise Tax Share Repurchases (YTD)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>-11,550</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (YTD)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-24,303</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>-18,463</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-31.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (YTD)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-133,658</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>-126,560</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-5.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (YTD)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-1,210,141</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>-1,398,875</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+13.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Interestpaidcapitalizednet</t>
+          <t>Interestpaidcapitalizednet (YTD)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>12,904</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>20,144</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-35.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (YTD)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>533,574</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>546,344</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-2.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Excluding Exchange Rate Effect</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Period Increase Decrease Excluding Exchange Rate Effect (YTD)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-174,123</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-394,041</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+55.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/822416/000082241625000061/phm-20250930.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>