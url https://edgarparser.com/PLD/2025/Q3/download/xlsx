--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -490,1122 +490,1122 @@
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Rental Revenue</t>
+          <t>Rental Revenue (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2,054,200</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>1,897,164</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+8.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Management Fees Revenue</t>
+          <t>Management Fees Revenue (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>150,351</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>135,367</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+11.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Other Real Estate Revenue</t>
+          <t>Other Real Estate Revenue (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>9,330</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>3,858</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+141.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2,213,881</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>2,036,389</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+8.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>Leasing Commission Acquisition And Other Fees (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Direct Costs Of Leased And Rented Property Or Equipment</t>
+          <t>Direct Costs Of Leased And Rented Property Or Equipment (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>484,635</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>427,425</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+13.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Service Management Costs</t>
+          <t>Service Management Costs (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>69,270</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>61,342</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+12.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>110,662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>98,154</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+12.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>647,999</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>649,265</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Other Cost And Expense Operating</t>
+          <t>Other Cost And Expense Operating (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>8,724</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>15,683</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-44.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Operating Expenses Before Gains On Real Estate Transactions Net</t>
+          <t>Operating Expenses Before Gains On Real Estate Transactions Net (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>1,321,290</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>1,251,869</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+5.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Related Party Transaction Earned Promote Revenue (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Operating Income Loss Before Gains Loss On Real Estate Transactions Net</t>
+          <t>Operating Income Loss Before Gains Loss On Real Estate Transactions Net (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>892,591</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>784,520</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+13.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Gains On Dispositions Of Development Properties And Land Net</t>
+          <t>Gains On Dispositions Of Development Properties And Land Net (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>15,435</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>32,005</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-51.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Management Fee Revenuefor Unconsolidated Coinvestment Ventures (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Gains On Other Dispositions Of Investments In Real Estate Net</t>
+          <t>Gains On Other Dispositions Of Investments In Real Estate Net (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>32,235</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>434,446</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-92.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>940,261</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>1,250,971</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-24.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>92,827</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>84,749</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+9.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>-258,274</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>-230,113</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-12.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Gain Loss On Foreign Currency Derivative And Other Gains Losses And Other Income Expense Net</t>
+          <t>Gain Loss On Foreign Currency Derivative And Other Gains Losses And Other Income Expense Net (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>100,981</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>-37,942</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+366.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>-64,466</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>-183,306</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+64.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>875,795</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>1,067,665</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>-18.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>-54,535</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>-4,214</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-1194.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>821,260</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>1,063,451</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-22.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>56,994</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>57,732</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>764,266</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>1,005,719</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-24.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends Income Statement Impact</t>
+          <t>Preferred Stock Dividends Income Statement Impact (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>1,369</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>1,452</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-5.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>762,897</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>1,004,267</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-24.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>928,851</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>926,427</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>956,603</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>953,813</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>0.82</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>1.08</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-24.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>0.82</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>1.08</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-24.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Operating Expenses</t>
+          <t>Operating Expenses (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>-562,629</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>-504,450</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-11.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>793,673</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>589,521</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+34.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
@@ -1642,866 +1642,866 @@
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax</t>
+          <t>Other Comprehensive Income Loss Cash Flow Hedge Gain Loss Before Reclassification After Tax (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>3,666</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>-8,669</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+142.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>1,186,022</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>98,341,141</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>653</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>720.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-9.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property At Cost</t>
+          <t>Real Estate Investment Property At Cost (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>95,037,476</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>92,093,573</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Accumulated Depreciation</t>
+          <t>Real Estate Investment Property Accumulated Depreciation (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>14,345,033</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>12,332,799</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+16.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Net</t>
+          <t>Real Estate Investment Property Net (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>80,692,443</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>79,760,774</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Real Estate Investments Unconsolidated Real Estate And Other Joint Ventures</t>
+          <t>Real Estate Investments Unconsolidated Real Estate And Other Joint Ventures (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>10,543,057</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Assets Held For Sale Or Contribution</t>
+          <t>Assets Held For Sale Or Contribution (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>358,851</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Real Estate Investments</t>
+          <t>Real Estate Investments (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>91,594,351</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>90,179,526</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>5,560,768</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>35,302,901</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent</t>
+          <t>Accounts Payable And Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>1,847,369</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>1,808,142</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>41,129,032</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>38,241,104</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+7.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>3,978,762</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>4,143,130</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>4,576,568</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>4,592,323</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Partners Capital Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Preferred Stock Value</t>
+          <t>Preferred Stock Value (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>63,948</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>63,948</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>9,287</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>9,261</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+0.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>54,658,643</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>54,422,574</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>-736,100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>-572,251</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-28.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>-1,360,237</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>-851,763</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-59.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>52,635,541</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>53,071,769</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>57,212,109</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>57,664,092</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>98,341,141</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>95,905,196</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Number Of Co Investment Ventures (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
@@ -2762,1218 +2762,1218 @@
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Straight Line Rents And Amortization Of Above And Below Market Leases</t>
+          <t>Straight Line Rents And Amortization Of Above And Below Market Leases (YTD)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-530,691</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-470,289</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-12.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (YTD)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>141,654</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>164,302</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-13.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Equity Method Investment Dividends Or Distributions</t>
+          <t>Equity Method Investment Dividends Or Distributions (YTD)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>454,682</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>417,296</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+9.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Increase Decrease In Operating Receivables From Unconsolidated Entities</t>
+          <t>Increase Decrease In Operating Receivables From Unconsolidated Entities (YTD)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>8,166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>37,769</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-78.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Amortization Of Financing Costs And Discounts</t>
+          <t>Amortization Of Financing Costs And Discounts (YTD)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>64,450</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>58,446</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+10.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Unrealized</t>
+          <t>Foreign Currency Transaction Gain Loss Unrealized (YTD)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>155,348</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>61,188</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+153.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (YTD)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-2,948</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>2,201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-233.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (YTD)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-127,522</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-209,901</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+39.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Increase Decrease In Operating Liabilities</t>
+          <t>Increase Decrease In Operating Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>84,556</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>56,799</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+48.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (YTD)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>3,850,198</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>3,576,758</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+7.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Payments To Develop Real Estate Assets</t>
+          <t>Payments To Develop Real Estate Assets (YTD)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-1,958,714</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-2,376,890</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+17.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Payments To Acquire Real Estate</t>
+          <t>Payments To Acquire Real Estate (YTD)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-1,246,417</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-1,820,308</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+31.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Payments For Leasing Costs Commissions And Tenant Improvements</t>
+          <t>Payments For Leasing Costs Commissions And Tenant Improvements (YTD)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-413,577</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-347,488</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-19.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Payment For Property Improvements</t>
+          <t>Payment For Property Improvements (YTD)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-212,536</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-248,868</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+14.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Proceeds From Real Estate And Real Estate Joint Ventures</t>
+          <t>Proceeds From Real Estate And Real Estate Joint Ventures (YTD)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>340,944</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>1,788,924</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-80.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Payments To Investments In And Advances To Unconsolidated Entities</t>
+          <t>Payments To Investments In And Advances To Unconsolidated Entities (YTD)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-50,657</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-479,897</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+89.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital</t>
+          <t>Proceeds From Equity Method Investment Dividends Or Distributions Return Of Capital (YTD)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>76,156</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>54,067</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+40.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Proceeds From Hedge Investing Activities</t>
+          <t>Proceeds From Hedge Investing Activities (YTD)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>4,852</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>12,797</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-62.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Payments For Hedge Investing Activities</t>
+          <t>Payments For Hedge Investing Activities (YTD)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-18,908</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-1,350</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-1300.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Payments To Acquire Short Term Investments</t>
+          <t>Payments To Acquire Short Term Investments (YTD)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-176,715</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (YTD)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-3,655,572</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-3,419,013</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Payments Of Dividends (YTD)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-2,822,772</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-2,677,477</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Proceeds From Minority Shareholders</t>
+          <t>Proceeds From Minority Shareholders (YTD)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>59,216</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>21,245</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+178.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Payments To Minority Shareholders Excluding Parent Company Distributions</t>
+          <t>Payments To Minority Shareholders Excluding Parent Company Distributions (YTD)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-230,751</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-227,803</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-1.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Payments For Repurchase Of Redeemable Noncontrolling Interest</t>
+          <t>Payments For Repurchase Of Redeemable Noncontrolling Interest (YTD)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-19,974</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-499</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-3902.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>Redemption Of Common Limited Partnership Units (YTD)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (YTD)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-18,757</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-26,893</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+30.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Payment Of Financing And Stock Issuance Costs</t>
+          <t>Payment Of Financing And Stock Issuance Costs (YTD)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-30,706</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-28,965</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Net Proceeds From Payments On Credit Facilities And Commercial Paper</t>
+          <t>Net Proceeds From Payments On Credit Facilities And Commercial Paper (YTD)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-27,937</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-334,164</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+91.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Repurchase Of And Repayments On Debt Excluding Line Of Credit</t>
+          <t>Repurchase Of And Repayments On Debt Excluding Line Of Credit (YTD)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-209,068</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>-917,560</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>+77.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Debt Excluding Line Of Credit</t>
+          <t>Proceeds From Issuance Of Debt Excluding Line Of Credit (YTD)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>2,955,412</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>4,283,768</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>-31.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (YTD)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-345,337</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>91,652</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-476.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (YTD)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>105.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>104.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (YTD)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>711.3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>572.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>+24.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (YTD)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>18,142</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>1,086</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+1570.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (YTD)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-132,569</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>250,483</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>-152.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (Q)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>1,186,022</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>780,871</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>+51.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045609/000119312525253512/pld-20250930.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>