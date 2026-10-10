--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,642 +458,642 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q1 2025</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>337,236</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>276,662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+21.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Cost of Revenue (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>45,341</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>22,485</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+101.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Operating Costs And Expenses</t>
+          <t>Operating Costs And Expenses (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>88,194</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>81,680</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+8.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Selling, General &amp; Administrative</t>
+          <t>Selling, General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>34,150</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>34,307</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>-0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Advertising Fund Expense</t>
+          <t>Advertising Fund Expense (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>32,218</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>21,944</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+46.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Depreciation And Amortization</t>
+          <t>Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>40,251</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>38,281</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+5.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Other Operating Income Expense Net</t>
+          <t>Other Operating Income Expense Net (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>-1,587</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>-1,237</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-28.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>238,567</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>197,460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+20.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>98,669</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>79,202</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+24.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Interest Income</t>
+          <t>Interest Income (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>5,662</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>5,812</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-2.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>-32,967</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>-26,197</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-25.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Other Non-Operating Income (Expense)</t>
+          <t>Other Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>615</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>283</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+117.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Non-Operating Income (Expense) (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>-26,690</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>-20,102</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>-32.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>71,979</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>59,100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+21.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>19,309</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>16,216</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+19.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>-874</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>-805</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-8.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>51,796</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>42,079</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+23.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>212</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+14.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>51,554</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>41,867</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+23.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
@@ -1194,2754 +1194,2754 @@
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>71,979</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>59,100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+21.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>49,638</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>42,863</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+15.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Occupancy Net (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>375,273</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>343,910</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+9.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Restricted Cash Current</t>
+          <t>Restricted Cash Current (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>81,223</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>56,581</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+43.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Marketable Securities (Current)</t>
+          <t>Marketable Securities (Current) (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>98,533</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>109,718</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-10.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>41,076</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>38,643</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+6.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Inventory (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>4,809</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>1,974</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+143.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Restricted Assets Advertising Funds Current</t>
+          <t>Restricted Assets Advertising Funds Current (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>15,376</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>16,670</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-7.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Prepaid Expense Current</t>
+          <t>Prepaid Expense Current (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>26,275</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>16,547</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+58.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Other Receivables Net Current</t>
+          <t>Other Receivables Net Current (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>42,590</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>18,816</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+126.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Income Taxes Receivable</t>
+          <t>Income Taxes Receivable (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>1,917</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>734</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+161.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>687,072</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>603,593</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+13.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Marketable Securities (Non-Current)</t>
+          <t>Marketable Securities (Non-Current) (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>96,963</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>76,091</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+27.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>398,676</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>416,237</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-4.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>712,340</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>720,834</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>394,765</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>459,035</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-14.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>15,308</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>7,423</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+106.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>3,104,641</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>3,091,922</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>131,985</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>167,539</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-21.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Debt Securities Held To Maturity Amortized Cost After Allowance For Credit Loss</t>
+          <t>Debt Securities Held To Maturity Amortized Cost After Allowance For Credit Loss (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>68,927</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>75,257</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-8.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>452,201</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>419,313</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+7.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>278,389</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>314,139</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-11.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Current Portion of Long-Term Debt</t>
+          <t>Current Portion of Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>25,750</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>22,500</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+14.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>33,094</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>25,757</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+28.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Accrued Liabilities</t>
+          <t>Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>68,789</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>61,538</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+11.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Equipment Deposits Current</t>
+          <t>Equipment Deposits Current (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>7,414</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>2,489</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+197.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current)</t>
+          <t>Deferred Revenue (Current) (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>86,373</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>80,755</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Tax Benefit Arrangement Payable Current</t>
+          <t>Tax Benefit Arrangement Payable Current (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>55,508</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>55,556</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Other Liabilities Current</t>
+          <t>Other Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>54,810</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>38,858</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+41.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>331,738</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>287,453</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+15.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>406,984</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>433,151</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Contract With Customer Liability Noncurrent</t>
+          <t>Contract With Customer Liability Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>29,133</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>31,163</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>1,076</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>1,323</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-18.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Tax Benefit Arrangement Payable Noncurrent</t>
+          <t>Tax Benefit Arrangement Payable Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>360,273</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>411,276</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-12.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>4,892</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>3,702</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+32.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Liabilities Noncurrent</t>
+          <t>Liabilities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>3,255,695</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>3,024,333</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+7.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>2,479,087</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>2,166,218</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+14.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>2,453,337</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>2,143,718</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+14.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Long Term Notes And Loans</t>
+          <t>Long Term Notes And Loans (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>2,453,337</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>2,143,718</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+14.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-572</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-2300.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>625,604</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>612,196</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-605</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-1,352</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+55.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-1,107,227</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-830,743</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-33.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-482,220</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-219,890</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-119.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-482,792</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>-219,864</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-119.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>3,104,641</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>3,091,922</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>2,981</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>2,631</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+13.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Deferred Income Taxes (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>11,841</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>10,961</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+8.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Amortization of Financing Costs</t>
+          <t>Amortization of Financing Costs (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>1,536</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>1,314</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+16.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Accretion Amortization Of Discounts And Premiums Investments</t>
+          <t>Accretion Amortization Of Discounts And Premiums Investments (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-131</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-488</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+73.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Dividends Accrued On Investment</t>
+          <t>Dividends Accrued On Investment (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-603</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-561</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-7.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Debt Securities Held To Maturity Credit Loss Expense Reversal</t>
+          <t>Debt Securities Held To Maturity Credit Loss Expense Reversal (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>502</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+71.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Other Non-Cash Items (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-697</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-260</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-168.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Change in Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>29,404</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>38,490</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-23.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Change in Inventory (Q)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>2,811</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>4,172</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-32.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Current Assets</t>
+          <t>Increase Decrease In Other Current Assets (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>1,603</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>868</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+84.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Increase Decrease In Advertising Fund</t>
+          <t>Increase Decrease In Advertising Fund (Q)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-15,380</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-16,670</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+7.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-12,337</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-13,934</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+11.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Current Liabilities</t>
+          <t>Increase Decrease In Other Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-724</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-918</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+21.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Income Taxes Payable</t>
+          <t>Increase Decrease In Accrued Income Taxes Payable (Q)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>6,661</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>4,967</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+34.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable Related Parties</t>
+          <t>Increase Decrease In Accounts Payable Related Parties (Q)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-10</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Increase Decrease In Contract With Customer Customer Deposits Liability</t>
+          <t>Increase Decrease In Contract With Customer Customer Deposits Liability (Q)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-2,751</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>637</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-531.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Change in Deferred Revenue</t>
+          <t>Change in Deferred Revenue (Q)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>27,298</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>17,805</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+53.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Increase Decrease In Operating Lease Liability</t>
+          <t>Increase Decrease In Operating Lease Liability (Q)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>2,596</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>5,001</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-48.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (Q)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>147,521</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>133,927</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+10.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Capital Expenditures (Q)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-25,501</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-23,055</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-10.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Payments To Acquire Marketable Securities</t>
+          <t>Payments To Acquire Marketable Securities (Q)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-36,395</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-42,334</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+14.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Marketable Securities</t>
+          <t>Proceeds From Sale And Maturity Of Marketable Securities (Q)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>35,340</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>36,749</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-3.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Origination Of Notes Receivable From Related Parties</t>
+          <t>Origination Of Notes Receivable From Related Parties (Q)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-20,647</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (Q)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-47,203</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-28,099</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-68.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt (Q)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-4,563</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-5,625</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+18.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Payments Of Financing Costs</t>
+          <t>Payments Of Financing Costs (Q)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-141</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Proceeds From Issuance Of Common Stock (Q)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>613</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>655</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-6.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (Q)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-51,105</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-50,009</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Finance Lease Principal Payments</t>
+          <t>Finance Lease Principal Payments (Q)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-45</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-31</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-45.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Payments Of Capital Distribution</t>
+          <t>Payments Of Capital Distribution (Q)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-349</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>-4.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (Q)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-55,606</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>-55,359</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (Q)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>21,485</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>25,065</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>-14.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (Q)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>329</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>289</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+13.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Unpaid Capital Expenditures (Q)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>12,006</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>10,645</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+12.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>-172</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>348</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-149.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (Q)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>44,540</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>50,817</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>-12.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>456,496</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>400,491</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+14.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1637207/000163720726000030/plnt-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>