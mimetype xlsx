--- v0 (2026-06-24)
+++ v1 (2026-10-11)
@@ -1322,51 +1322,51 @@
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>3,368,184</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>+7.7%</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/945841/000119312526074833/pool-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Intangible Assets (Q)</t>
+          <t>Intangible Assets (INSTANT)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/945841/000119312526074833/pool-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">