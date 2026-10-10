--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -1162,51 +1162,51 @@
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>2,173,894</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>-99.9%</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1361538/000110465926055741/prim-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Accounts Receivable (Q)</t>
+          <t>Accounts Receivable (INSTANT)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1361538/000110465926055741/prim-20260331x10q.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">