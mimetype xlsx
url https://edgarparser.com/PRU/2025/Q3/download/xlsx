--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,962 +458,962 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q3 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Premiums Earned Net</t>
+          <t>Premiums Earned Net (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>9,213</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>13,045</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>-29.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Insurance Commissions And Fees</t>
+          <t>Insurance Commissions And Fees (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>1,133</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>1,111</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+2.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Net Investment Income</t>
+          <t>Net Investment Income (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>5,528</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>5,055</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Insurance Agency Management Fee</t>
+          <t>Insurance Agency Management Fee (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>996</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>984</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Other Income</t>
+          <t>Other Income (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>1,720</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>1,285</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+33.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Realized Investment Gains Losses</t>
+          <t>Realized Investment Gains Losses (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>-1,026</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>-1,844</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+44.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Market Risk Benefit Change In Fair Value Gain Loss</t>
+          <t>Market Risk Benefit Change In Fair Value Gain Loss (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>324</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>-146</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+321.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>17,888</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>19,490</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-8.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Policyholder Benefits And Claims Incurred Net</t>
+          <t>Policyholder Benefits And Claims Incurred Net (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>10,132</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>14,027</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-27.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Liability For Future Policy Benefit Expected Future Policy Benefit Increase Decrease For Other Change</t>
+          <t>Liability For Future Policy Benefit Expected Future Policy Benefit Increase Decrease For Other Change (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>296</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+64.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Interest Credited To Policyholders Account Balances</t>
+          <t>Interest Credited To Policyholders Account Balances (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>1,582</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>863</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+83.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Policyholder Dividends</t>
+          <t>Policyholder Dividends (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>416</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Deferred Policy Acquisition Cost Amortization Expense</t>
+          <t>Deferred Policy Acquisition Cost Amortization Expense (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>403</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>367</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>3,277</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>3,311</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Benefits Losses And Expenses</t>
+          <t>Benefits Losses And Expenses (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>16,106</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>18,937</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-14.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>1,782</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>553</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+222.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>382</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+172.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Before Equity Method Investments Noncontrolling Interest</t>
+          <t>Income Loss From Continuing Operations Before Equity Method Investments Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>1,400</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>413</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+239.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>83</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+118.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>1,483</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>451</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+228.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+1633.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>1,431</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>448</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+219.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>4.03</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>1.24</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+225.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>4.01</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>1.24</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+223.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Operating Expenses (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>2,177</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>3,048</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-28.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>351.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>356.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>353</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>358.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>1,416</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>443</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+219.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
@@ -1450,2530 +1450,2530 @@
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>17,469</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>20,198</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-13.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>Short-Term Investments (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>240</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>479</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-49.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>776,302</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>760,294</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Available For Sale Securities Debt Securities</t>
+          <t>Available For Sale Securities Debt Securities (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>335,414</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Trading Securities Debt</t>
+          <t>Trading Securities Debt (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>14,575</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>12,065</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+20.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Assetssupportingexperienceratedcontractholderliabilitiesatfairvalue</t>
+          <t>Assetssupportingexperienceratedcontractholderliabilitiesatfairvalue (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>4,648</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>3,654</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+27.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Equity Securities Fv Ni</t>
+          <t>Equity Securities Fv Ni (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>8,794</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>6,771</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+29.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Notes Receivable Net</t>
+          <t>Notes Receivable Net (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>64,813</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Policy Loans Receivable</t>
+          <t>Policy Loans Receivable (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>9,951</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>9,947</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Other Investments</t>
+          <t>Other Investments (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>27,665</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>25,367</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+9.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Short Term Investments Excluding Debt Securities Trading</t>
+          <t>Short Term Investments Excluding Debt Securities Trading (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>6,248</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>8,010</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-22.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Investments</t>
+          <t>Investments (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>472,108</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>469,117</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Accrued Investment Income Receivable</t>
+          <t>Accrued Investment Income Receivable (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>3,581</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>3,566</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Deferred Policy Acquisition Costs</t>
+          <t>Deferred Policy Acquisition Costs (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>21,468</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>21,182</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+1.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Value Of Business Acquired V O B A</t>
+          <t>Value Of Business Acquired V O B A (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>430</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>488</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-11.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Market Risk Benefit Asset Amount</t>
+          <t>Market Risk Benefit Asset Amount (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>2,252</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>2,134</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+5.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Reinsurance Recoverable And Deposit Receivables Including Reinsurance Premium Paid</t>
+          <t>Reinsurance Recoverable And Deposit Receivables Including Reinsurance Premium Paid (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>44,947</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>15,267</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Separate Account Assets</t>
+          <t>Separate Account Assets (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>198,540</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>200,550</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Debt Current</t>
+          <t>Debt Current (Q)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>1,386</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>950</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+45.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>18,797</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>19,076</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>741,487</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>727,719</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Liability For Future Policy Benefits And Unpaid Claims And Claims Adjustment Expense</t>
+          <t>Liability For Future Policy Benefits And Unpaid Claims And Claims Adjustment Expense (Q)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>272,553</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>285,474</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Policyholder Contract Deposits</t>
+          <t>Policyholder Contract Deposits (Q)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>188,657</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Market Risk Benefit Liability Amount</t>
+          <t>Market Risk Benefit Liability Amount (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>4,771</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>5,178</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-7.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Policyholder Dividends Payable</t>
+          <t>Policyholder Dividends Payable (Q)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>1,412</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>2,089</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-32.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Securities Sold Under Agreements To Repurchase</t>
+          <t>Securities Sold Under Agreements To Repurchase (Q)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>9,937</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Obligation To Return Securities Received As Collateral</t>
+          <t>Obligation To Return Securities Received As Collateral (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>8,597</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>8,471</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+1.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Reinsurance Payable And Funds Withheld Payable</t>
+          <t>Reinsurance Payable And Funds Withheld Payable (Q)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>17,874</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>17,443</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Debt Current Excluding Securities Sold</t>
+          <t>Debt Current Excluding Securities Sold (Q)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>1,386</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>950</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+45.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Other Liabilities</t>
+          <t>Other Liabilities (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>17,095</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>15,489</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+10.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Notes Issued By Consolidated Variable Interest Entities</t>
+          <t>Notes Issued By Consolidated Variable Interest Entities (Q)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>1,868</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>1,456</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+28.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Separate Accounts Liability</t>
+          <t>Separate Accounts Liability (Q)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>198,540</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>200,550</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Redeemable Noncontrolling Interest Equity Carrying Amount</t>
+          <t>Redeemable Noncontrolling Interest Equity Carrying Amount (Q)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>2,358</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>560</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+321.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Temporary Equity Carrying Amount Including Portion Attributable To Noncontrolling Interests</t>
+          <t>Temporary Equity Carrying Amount Including Portion Attributable To Noncontrolling Interests (Q)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>2,358</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>560</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+321.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Preferred Stock Value</t>
+          <t>Preferred Stock Value (Q)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>25,968</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>25,850</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Treasury Stock Value</t>
+          <t>Treasury Stock Value (Q)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-25,111</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-24,310</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-3,175</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>34,406</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>33,714</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>32,094</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>30,416</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+5.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>363</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>1,599</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-77.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>32,457</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>30,691</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+5.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>776,302</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>760,294</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Insurance Services Revenue</t>
+          <t>Insurance Services Revenue (YTD)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-1,513</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-1,682</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Interest Credited To Policy Owner Account</t>
+          <t>Interest Credited To Policy Owner Account (YTD)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>3,545</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>3,248</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+9.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (YTD)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>177</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>330</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-46.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Gains Losses On Assets Supporting Experience Rated Contractholder Liabilities Net</t>
+          <t>Gains Losses On Assets Supporting Experience Rated Contractholder Liabilities Net (YTD)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-326</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-328</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+0.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deferred Policy Acquisition Costs</t>
+          <t>Increase Decrease In Deferred Policy Acquisition Costs (YTD)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-782</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-22.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Increase Decrease In Insurance Liabilities</t>
+          <t>Increase Decrease In Insurance Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>2,639</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>4,526</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-41.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Increase Decrease In Reinsurance Related Balances</t>
+          <t>Increase Decrease In Reinsurance Related Balances (YTD)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-1,698</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-1,343</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-26.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Increase Decrease In Income Taxes</t>
+          <t>Increase Decrease In Income Taxes (YTD)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-235</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-264.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Increase Decrease In Derivative Assets And Liabilities</t>
+          <t>Increase Decrease In Derivative Assets And Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-658</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>285</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-330.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Increase Decrease In Other Operating Capital Net (YTD)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-4,724</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-3,628</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-30.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (YTD)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>2,952</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>6,180</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-52.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities</t>
+          <t>Proceeds From Maturities Prepayments And Calls Of Available For Sale Securities (YTD)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>30,712</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>39,839</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-22.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Proceeds From Maturities Repayments And Calls Of Trading Securities Heldforinvestment</t>
+          <t>Proceeds From Maturities Repayments And Calls Of Trading Securities Heldforinvestment (YTD)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>2,890</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>2,504</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+15.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Proceeds From Assets Supporting Experience Rated Contractholder Liabilities</t>
+          <t>Proceeds From Assets Supporting Experience Rated Contractholder Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>1,093</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>1,172</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-6.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Marketable Securities</t>
+          <t>Proceeds From Sale And Maturity Of Marketable Securities (YTD)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>5,504</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>4,527</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+21.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Collection Of Mortgage Notes Receivable</t>
+          <t>Proceeds From Sale And Collection Of Mortgage Notes Receivable (YTD)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>5,401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>3,587</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+50.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Proceeds From Collection Of Policy Loans</t>
+          <t>Proceeds From Collection Of Policy Loans (YTD)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>1,387</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>1,492</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-7.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Other Investments</t>
+          <t>Proceeds From Sale And Maturity Of Other Investments (YTD)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>2,092</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>1,383</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+51.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Maturity And Collection Of Shortterm Investments</t>
+          <t>Proceeds From Sale Maturity And Collection Of Shortterm Investments (YTD)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>23,574</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>23,095</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+2.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Purchases of Investments (YTD)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-50,830</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-53,915</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+5.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Payments To Acquire Trading Securities Heldforinvestment</t>
+          <t>Payments To Acquire Trading Securities Heldforinvestment (YTD)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-4,678</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-4,913</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+4.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Paymentsto Acquire Assets Supporting Experiencerated Contractholder Liabilities</t>
+          <t>Paymentsto Acquire Assets Supporting Experiencerated Contractholder Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-1,455</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-1,346</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-8.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Payments To Acquire Marketable Securities</t>
+          <t>Payments To Acquire Marketable Securities (YTD)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-4,166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-2,527</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>-64.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Payments To Acquire Mortgage Notes Receivable</t>
+          <t>Payments To Acquire Mortgage Notes Receivable (YTD)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-6,942</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>-6,360</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-9.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Payments To Fund Policy Loans</t>
+          <t>Payments To Fund Policy Loans (YTD)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-1,165</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>-1,179</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+1.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Payments To Acquire Longterm Investments</t>
+          <t>Payments To Acquire Longterm Investments (YTD)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-2,386</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>-2,651</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+10.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Payments To Acquire Short Term Investments</t>
+          <t>Payments To Acquire Short Term Investments (YTD)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-21,198</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>-25,952</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+18.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Derivative Instrument Investing Activities</t>
+          <t>Payments For Proceeds From Derivative Instrument Investing Activities (YTD)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>-23</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>-97</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>+76.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Other Investing Activities (YTD)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>-345</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>57</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>-705.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (YTD)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-20,535</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>-21,284</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Stock Issued1</t>
+          <t>Stock Issued1 (YTD)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>182</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>214</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>-15.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Assets Received And Related Liabilities Recorded Pension Risk Transferassetsreceived (YTD)</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
@@ -4202,610 +4202,610 @@
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Additions To Contract Holders Funds</t>
+          <t>Additions To Contract Holders Funds (YTD)</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>30,347</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>27,657</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>+9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Withdrawal From Contract Holders Funds</t>
+          <t>Withdrawal From Contract Holders Funds (YTD)</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>-14,879</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>-14,170</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>-5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Securities Sold Under Agreements To Repurchase And Cash Collateral For Loaned Securities</t>
+          <t>Proceeds From Payments For Securities Sold Under Agreements To Repurchase And Cash Collateral For Loaned Securities (YTD)</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>2,117</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>3,393</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>-37.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments Of Dividends Common Stock (YTD)</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>-1,451</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>-1,424</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>-1.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Short Term Debt Maturing In Three Months Or Less</t>
+          <t>Proceeds From Repayments Of Short Term Debt Maturing In Three Months Or Less (YTD)</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>551</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>-536</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>+202.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Share Repurchases (YTD)</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>-746</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>-746</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Proceeds From Stock Options Exercised</t>
+          <t>Proceeds From Stock Options Exercised (YTD)</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>84</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>-40.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Proceeds From Other Debt</t>
+          <t>Proceeds From Other Debt (YTD)</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>1,071</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>1,303</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>-17.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Repayments Of Other Debt</t>
+          <t>Repayments Of Other Debt (YTD)</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>-1,546</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>-812</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>-90.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Proceedsfromnotesissuedbyconsolidated V I Es</t>
+          <t>Proceedsfromnotesissuedbyconsolidated V I Es (YTD)</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>496</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>823</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>-39.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Repaymentsofnotesissuesbyconsolidated V I Es</t>
+          <t>Repaymentsofnotesissuesbyconsolidated V I Es (YTD)</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>-187</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>-393</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>+52.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Proceeds From Payments For Other Financing Activities (YTD)</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>518</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>737</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>-29.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (YTD)</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>16,375</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>15,974</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>+2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (YTD)</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>212</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>-105</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>+301.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (YTD)</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>-996</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>765</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>-230.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Restricted Cash And Cash Equivalents</t>
+          <t>Restricted Cash And Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>+83.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Total Cash Cash Equivalents Restricted Cashand Restricted Cash Equivalents</t>
+          <t>Total Cash Cash Equivalents Restricted Cashand Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>17,524</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>20,228</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>-13.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1137774/000113777425000178/pru-20250930.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>