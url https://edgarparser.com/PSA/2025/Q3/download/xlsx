--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,66 +458,66 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q3 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Revenue (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>1,224,043</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>1,187,758</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Direct Costs Of Leased And Rented Property Or Equipment (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
@@ -554,2626 +554,2626 @@
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Depreciation &amp; Amortization (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>290,364</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>280,330</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+3.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Real Estate Acquisition And Development Expense</t>
+          <t>Real Estate Acquisition And Development Expense (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2,837</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>2,530</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+12.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>General &amp; Administrative</t>
+          <t>General &amp; Administrative (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>28,783</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>26,214</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+9.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Interest Expense</t>
+          <t>Interest Expense (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>79,692</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>74,252</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Total Costs &amp; Expenses (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>732,526</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>705,026</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Interest And Other Income</t>
+          <t>Interest And Other Income (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>21,012</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>20,029</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Income Loss From Equity Method Investments (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>3,674</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>2,888</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+27.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Before Tax</t>
+          <t>Foreign Currency Transaction Gain Loss Before Tax (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>899</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>-70,572</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+101.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Gains Losses On Sales Of Investment Real Estate</t>
+          <t>Gains Losses On Sales Of Investment Real Estate (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>502</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>554</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-9.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Income Before Taxes</t>
+          <t>Income Before Taxes (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>517,604</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>435,631</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+18.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Income Tax Expense (Benefit) (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>-2,831</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>-2,488</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>-13.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>514,773</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>433,143</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+18.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Net Income Loss Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>-3,710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>-2,814</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-31.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Net Income (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>511,063</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>430,329</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+18.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Preferred Stock Dividends Income Statement Impact</t>
+          <t>Preferred Stock Dividends Income Statement Impact (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>-48,678</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>-48,678</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Allocation Of Net Income To Restricted Share Units And Unvested L T I P Units</t>
+          <t>Allocation Of Net Income To Restricted Share Units And Unvested L T I P Units (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>-977</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>-939</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>-4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Net Income Loss Available To Common Stockholders Basic</t>
+          <t>Net Income Loss Available To Common Stockholders Basic (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>461,408</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>380,712</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+21.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>EPS (Basic) (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>2.63</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>2.17</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+21.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>EPS (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>2.62</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>2.16</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+21.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Wtd Avg Shares (Basic) (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>175,456</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>175,043</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Wtd Avg Shares (Diluted) (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>175,884</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>175,866</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Operating Income (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>504,159</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>451,696</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+11.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>296,460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>599,004</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-50.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>20,114,318</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>19,803,219</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>165,843</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>165,843</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>84,901</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>109,879</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-22.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Investment Building And Building Improvements</t>
+          <t>Investment Building And Building Improvements (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>23,815,040</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>22,441,100</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+6.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property At Cost</t>
+          <t>Real Estate Investment Property At Cost (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>29,711,069</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>28,094,060</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+5.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Accumulated Depreciation</t>
+          <t>Real Estate Investment Property Accumulated Depreciation (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>-11,199,115</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>-10,172,372</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-10.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Real Estate Investment Property Net</t>
+          <t>Real Estate Investment Property Net (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>18,779,770</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>18,232,202</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+3.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures</t>
+          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>383,557</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>397,482</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-3.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Including Goodwill</t>
+          <t>Intangible Assets Net Including Goodwill (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>269,568</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>294,546</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-8.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Other Assets</t>
+          <t>Other Assets (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>384,963</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>279,985</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+37.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>10,042,822</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>9,473,778</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+6.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Accrued Liabilities Current And Noncurrent</t>
+          <t>Accrued Liabilities Current And Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>664,389</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>619,416</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+7.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>10,707,211</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>10,093,194</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+6.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Preferred Stock Value</t>
+          <t>Preferred Stock Value (Q)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>4,350,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>4,350,000</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>17,546</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>17,511</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>6,143,166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>6,032,686</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+1.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>-1,150,224</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>-737,450</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-56.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>-48,365</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>-52,684</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+8.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>9,312,123</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>9,610,063</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>94,984</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>99,962</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-5.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>9,407,107</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>9,710,025</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-3.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>20,114,318</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>19,803,219</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+1.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Land</t>
+          <t>Land (Q)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>5,896,029</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>5,652,960</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Real Estate Facilities Net</t>
+          <t>Real Estate Facilities Net (Q)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>18,511,954</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>17,921,688</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Development In Process</t>
+          <t>Development In Process (Q)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>267,816</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>310,514</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-13.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Equity Method Investment Dividends Or Distributions</t>
+          <t>Equity Method Investment Dividends Or Distributions (YTD)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>1,823</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>10,664</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-82.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Unrealized After Tax</t>
+          <t>Foreign Currency Transaction Gain Loss Unrealized After Tax (YTD)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>214,575</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>20,725</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+935.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Stock-Based Compensation (YTD)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>30,361</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>32,101</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-5.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Impairment Of Real Estate</t>
+          <t>Impairment Of Real Estate (YTD)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>3,946</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Amortization of Financing Costs</t>
+          <t>Amortization of Financing Costs (YTD)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>7,588</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>7,259</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+4.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Other Operating Activities Cash Flow Statement</t>
+          <t>Other Operating Activities Cash Flow Statement (YTD)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>2,017</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>733</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+175.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Increase Decrease In Other Operating Assets (YTD)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>-12,352</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>-45,241</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+72.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Accrued Liabilities</t>
+          <t>Increase Decrease In Other Accrued Liabilities (YTD)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>67,415</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>35,356</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+90.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Net Cash from Operations (YTD)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>2,452,862</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>2,359,635</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Capital Expenditures To Maintain Real Estate Facilities</t>
+          <t>Capital Expenditures To Maintain Real Estate Facilities (YTD)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-139,305</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>-174,896</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+20.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Capital Expenditures For Energy Efficiencies</t>
+          <t>Capital Expenditures For Energy Efficiencies (YTD)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-49,986</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>-35,784</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-39.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Payments To Develop Real Estate Assets</t>
+          <t>Payments To Develop Real Estate Assets (YTD)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-237,998</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>-247,161</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+3.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Payments To Acquire Real Estate</t>
+          <t>Payments To Acquire Real Estate (YTD)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-814,555</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-46,280</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-1660.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Payments To Acquire Notes Receivable</t>
+          <t>Payments To Acquire Notes Receivable (YTD)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>-82,839</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Proceeds From Real Estate And Real Estate Joint Ventures</t>
+          <t>Proceeds From Real Estate And Real Estate Joint Ventures (YTD)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>3,903</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>6,014</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-35.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Net Cash from Investing (YTD)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-1,320,780</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-590,994</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-123.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Repayments Of Notes Payable</t>
+          <t>Repayments Of Notes Payable (YTD)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-400,099</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-808,473</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+50.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Unsecured Debt</t>
+          <t>Proceeds From Issuance Of Unsecured Debt (YTD)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>866,532</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>1,151,022</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-24.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Shares Under Incentive And Share Based Compensation Plans Including Stock Options</t>
+          <t>Proceeds From Issuance Of Shares Under Incentive And Share Based Compensation Plans Including Stock Options (YTD)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>9,477</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>30,917</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-69.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Tax Withholding for Share Compensation (YTD)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-3,473</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-6,295</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+44.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Acquisition Of Nonredeemable Noncontrolling Interests In Subsidiaries</t>
+          <t>Acquisition Of Nonredeemable Noncontrolling Interests In Subsidiaries (YTD)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-9,061</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-1,186</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-664.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Proceeds From Minority Shareholders</t>
+          <t>Proceeds From Minority Shareholders (YTD)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>3,725</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>1,985</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+87.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Payments Of Capital Distribution</t>
+          <t>Payments Of Capital Distribution (YTD)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-1,727,546</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-1,726,246</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Minority Interest</t>
+          <t>Payments Of Dividends Minority Interest (YTD)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-22,593</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-11,736</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-92.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Net Cash from Financing (YTD)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-1,283,038</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-1,570,012</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+18.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Interest Paid (YTD)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>220,519</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>210,652</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+4.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Income Taxes Paid (YTD)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>5,858</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>6,577</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Net Change in Cash (YTD)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-150,956</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>198,629</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-176.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>296,460</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>599,004</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-50.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Capital Expenditures To Maintain Real Estate Facilities Remaining Unpaid At Period End</t>
+          <t>Capital Expenditures To Maintain Real Estate Facilities Remaining Unpaid At Period End (YTD)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-7,384</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-11,206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+34.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Capital Expenditures For Energy Efficiencies Remaining At Period End</t>
+          <t>Capital Expenditures For Energy Efficiencies Remaining At Period End (YTD)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-526</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-3,865</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+86.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Construction In Progress Expenditures Incurred But Not Yet Paid</t>
+          <t>Construction In Progress Expenditures Incurred But Not Yet Paid (YTD)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-23,476</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-43,075</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+45.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1393311/000162828025047163/psa-20250930.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>