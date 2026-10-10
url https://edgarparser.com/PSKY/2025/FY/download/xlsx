--- v0 (2026-06-24)
+++ v1 (2026-10-10)
@@ -458,1282 +458,1282 @@
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>FY 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>3,274</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>2,661</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+23.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>6,615</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>6,920</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>-4.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Film Capitalized Cost Current</t>
+          <t>Film Capitalized Cost Current (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>1,461</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>1,429</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>+2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Prepaid Expenses &amp; Other Current Assets</t>
+          <t>Prepaid Expenses &amp; Other Current Assets (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>1,970</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>1,532</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>+28.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>13,320</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>12,542</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>+6.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>2,195</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>1,566</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+40.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Film Capitalized Cost Noncurrent</t>
+          <t>Film Capitalized Cost Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>15,028</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>13,924</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>+7.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>1,600</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>10,508</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>-84.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Operating Lease Right-of-Use Assets (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>1,126</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>1,012</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>+11.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>1,282</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>1,386</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>-7.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2,553</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>2,828</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>-9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>43,342</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>46,172</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>-6.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>6,238</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>194</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+3115.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>6,238</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>2,406</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+159.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>906</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>953</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>-4.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Accrued Liabilities</t>
+          <t>Accrued Liabilities (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>2,077</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>2,199</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>-5.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Accrued Royalties Current</t>
+          <t>Accrued Royalties Current (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>2,646</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>2,574</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+2.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Program Rights Obligations Current</t>
+          <t>Program Rights Obligations Current (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>1,832</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>1,720</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+6.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current)</t>
+          <t>Deferred Revenue (Current) (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>1,355</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>825</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+64.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations Current</t>
+          <t>Long Term Debt And Capital Lease Obligations Current (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>433</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Other Liabilities Current</t>
+          <t>Other Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>1,350</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>1,360</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-0.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>10,599</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>9,631</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+10.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Accrued Royalties Noncurrent</t>
+          <t>Accrued Royalties Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>1,361</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>1,310</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+3.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Pension And Other Postretirement Defined Benefit Plans Liabilities Noncurrent</t>
+          <t>Pension And Other Postretirement Defined Benefit Plans Liabilities Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>1,185</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>1,226</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-3.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+150.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Operating Lease Liabilities (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>1,150</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>1,048</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+9.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Program Rights Obligations Noncurrent</t>
+          <t>Program Rights Obligations Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>400</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>260</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+53.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>2,450</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>1,380</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+77.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations</t>
+          <t>Long Term Debt And Capital Lease Obligations (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>13,225</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>14,501</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-8.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>1,194</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>462</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+158.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Common Stock (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Additional Paid In Capital Common Stock (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>13,386</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>33,394</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-59.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>-1,753</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>7,487</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>-123.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>59</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>-1,604</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+103.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>11,693</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>16,320</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-28.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>12,887</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>16,782</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>-23.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>43,342</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>46,172</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-6.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations (Q)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>3,274</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>2,661</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+23.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2041610/000204161026000011/psky-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>